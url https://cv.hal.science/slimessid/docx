--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Slim Essid </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG–Metabolic Coupling and Time Limit at VO2max During Constant-Load Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Poinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brandewinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.369-1:369-25. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfmk10040369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroencephalography Response during an Incremental Test According to the V̇O2max Plateau Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brandewinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (13), pp.5411. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14135411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eye for an Ear: Zero-shot Audio Description Leveraging an Image Captioner using Audiovisual Distribution Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lathuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Learning of Multi-level Audio Representations for Music Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crayencour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2024.3379894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pretext Tasks selection for multitask self-supervised speech representation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Heba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.1439-1453. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2022.3195430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNN-based mask estimation for distributed speech enhancement in spatially unconstrained microphone arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.2310 - 2323. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2021.3092838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985867v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Analysis of Music Performances: Overview of an Emerging Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of User Engagement Breakdown in Spontaneous Human-Humanoid Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Representation Learning for Audio-Visual Scene Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q. K. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly Detection of User Engagement Decrease in Spontaneous Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Analysis of Music Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Learning with Matrix Factorization Applied to Acoustic Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1216 - 1229. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2017.2690570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TPT-Dance&Actions : un corpus multimodal d'activités humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Masurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rida Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.32.443-475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Nonnegative Matrix Co-Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (22), pp.5940-5949. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2014.2360141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Nonnegative Matrix Factorization for Unsupervised Audiovisual Document Structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.415-425. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2012.2228474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Approach to Speaker Diarization on TV Talk-Shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.509-520. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2012.2233724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Optimal Features for Polyphonic Audio-to-Score Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modal dance corpus for research into interaction between humans in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kordelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Aksay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-012-0109-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Random Field Framework for Robust and Scalable Audio-to-Score Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Integration for Audio Classification With Application to Musical Instrument Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2008.2007613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of prior knowledge on perceptual grouping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Correlation of Automatic Audio and Visual Segmentations of Music Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2007.890831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music based on automatic taxonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSA.2005.860351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical instrument recognition by pairwise classification strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.1401- 1412. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSA.2005.860842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Noise-Masking with Music through Deep Spectral Envelope Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked Latent Prediction and Classification for Self-Supervised Audio Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurian Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad (IN), India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10887666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Choice Learning for Efficient Speech Separation with Many Speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iKnow-audio: Integrating Knowledge Graphs with Audio-Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-EENC-SD: Efficient Online End-to-End Neural Clustering for Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Gruttadauria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS³ : Generic Impulsive--Stationary Sound Separation in Acoustic Scenes using Deep Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Tahoe City, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Knowledge Distillation for Embedding Refinement in Personalized Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Benhaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp49660.2025.10887609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariance-based layer regularization for sound event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pairwise Link Prediction and Graph Attention Networks for Music Structure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Society for Music Information Retrieval (ISMIR) (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665063v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LIGHTWEIGHT DUAL-STAGE FRAMEWORK FOR PERSONALIZED SPEECH ENHANCEMENT BASED ON DEEPFILTERNET2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Benhaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSPW62465.2024.10627424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Pitch-Based Self Supervised Learning Models for Tempo Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.956-960, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrastive Self-Supervised Learning scheme for beat tracking amenable to few-shot learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gagnere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR 2024 : 25th International Society for Music Information Retrieval (ISMIR) Conference Onsite and Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winner-takes-all learners are geometry-aware conditional density estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Letzelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborating Foundation Models for Domain Generalized Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Benigmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhankar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Kalogeiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lathuilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE/CVF Conference on Computer Vision and Pattern Recognition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, WA, United States. pp.3108-3119, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.00300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealed Multiple Choice Learning: Overcoming limitations of Winner-takes-all with annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Letzelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 : 38th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE CHOICE OF THE OPTIMAL TEMPORAL SUPPORT FOR AUDIO CLASSIFICATION WITH PRE-TRAINED EMBEDDINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurian Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SALT: STANDARDIZED AUDIO EVENT LABEL TAXONOMY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SPEAKER DIARIZATION OF MEETINGS GUIDED BY SPEECH SEPARATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Gruttadauria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOUND DESCRIPTION: EXPLORING PROMPT TEMPLATES AND CLASS DESCRIPTIONS TO ENHANCE ZERO-SHOT AUDIO CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2024 - 9th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolite Sound Monitoring (CoSMo): A Study of Urban Sound Event Detection Systems Generalizing to Multiple Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mietlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Self-Supervised Representation Benchmarking: Are We Doing it Right?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.2873-2877, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Augmentation for Domain Adapted Fine-Tuning of Self-Supervised Speech Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin (Ireland), Ireland. pp.67-71, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repetition-based Triplet Mining Approach for Music Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene-Camille Crayencour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Multiple Choice Learning: A learned scoring scheme with application to audio scene analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Letzelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in neural information processing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning strategies for faster inference using speech self-supervised models: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Algayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-shot Unsupervised Domain Adaptation with Personalized Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Benigmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhankar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Kalogeiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lathuilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition- Workshop on Generative Models for Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, vancouver, Canada. pp.698-708, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de perturbations internes sur l'entraînement de réseaux profonds pour la détection d'évènements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multi-Level Representations for Hierarchical Music Structure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene-Camille Crayencour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bengaluru, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent and Adversarial Data Augmentation for Sound Event Detection and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Detection and Classiffication of Acoustic Scenes and Events (DCASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Augmentation Selection and Parametrization in Contrastive Self-Supervised Speech Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.669-673, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinions in Interactions : New Annotations of the SEMAINE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-based distributed speech enhancement for unconstrained microphone arrays with varying number of nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-guided one-shot deep model adaptation for music source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, New Paltz, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219350v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURO-STEERED MUSIC SOURCE SEPARATION WITH EEG-BASED AUDITORY ATTENTION DECODING AND CONTRASTIVE-NMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto (virtual conference), Canada. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978978v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Independence for Pretext Task Selection in Self-Supervised Speech Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.2851-2855, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2021-1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed speech separation in spatially unconstrained microphone arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985794v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNN-Based Distributed Multichannel Mask Estimation for Speech Enhancement in Microphone Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389159v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Music Structure Informed Downbeat Tracking System Using Skip-chain Conditional Random Fields and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene-Camille Crayencour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan P. Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2019.8682870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-BASED DECODING OF AUDITORY ATTENTION TO A TARGET INSTRUMENT IN POLYPHONIC MUSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Paltz, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking beats and microtiming in afro-latin american music using conditional random fields and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas S Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rocamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz W P Biscainho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène C Crayencour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBASET: a dataset of historical samba de Enredo recordings for computational music analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas S Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz W P Biscainho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rocamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Society for Music Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD-EEG: an EEG dataset for decoding auditory attention to a target instrument in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Trégoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech, Music and Mind (SMM), Satellite Workshop of Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291882v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFY, LOCATE AND SEPARATE: AUDIO-VISUAL OBJECT EXTRACTION IN LARGE VIDEO COLLECTIONS USING WEAK SUPERVISION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Paltz, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding auditory attention in polyphonic music based on EEG: a new dataset and a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory EEG Signal Processing (AESoP) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Token to the Review: A Hierarchical Multimodal approach to Opinion Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAIN MELODY EXTRACTION WITH SOURCE-FILTER NMF AND CRNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogac Basaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Society for Music Information Retreival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning approach to detect epileptic seizures from long intracranial EEG recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Schiratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Le Douget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le van Quyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude Classification in Adjacency Pairs of a Human-Agent Interaction with Hidden Conditional Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.4949-4953, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Representation Learning for Unsynchronized Audio-Visual Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q K Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Salt Lake city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task Feature Learning for EEG-based Emotion Recognition Using Group Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, France. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF COMMON DESIGN CHOICES IN DEEP LEARNING SYSTEMS FOR DOWNBEAT TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène C Crayencour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan P Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Society for Music Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Output Learning with Abstention: Application to Accurate Opinion Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Machine Learning18.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion informed audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Co-Factorisation and Applications to Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Music Discovery Workshop, International Conference on Machine Learning (ICML) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOEEG: A new multimodal dataset for dynamic EEG-based emotion recognition with audiovisual elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.738-742, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging deep neural networks with nonnegative representations for improved environmental sound classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing MLSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Group Nonnegative Matrix Factorisation With Similarity Constraints And Applications To Speaker Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative Matrix Factorisation for multimodal data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dipartimento di Elettronica, Informazione e Bioingegeria (DEIB), Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE-HRI: a new dataset for the study of user engagement in spontaneous human-robot interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben-Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bilac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th ACM International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, France. pp.464-472, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3136755.3136814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping sound event detection with supervised Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, France. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7951792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Audio Source Separation by Video Object Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Khanh-Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative Feature Learning Methods for Acoustic Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2017 - Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Dynamics Modeling for Movie Review Transcripts Classification with Hidden Conditional Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio and Brain Research at Telecom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Seminar of the Center for Computer Research in Music and Acoustics (CCRMA), Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic scene classification with matrix factorization for unsupervised feature learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downbeat Detection with Conditional Random Fields and Deep Learned Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York City, United States. pp.386-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on Nonnegative Matrix Factorisation at Telecom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spotify Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine listening techniques as a complement to video image analysis in forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.948-952, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISED NONNEGATIVE MATRIX FACTORIZATION FOR ACOUSTIC SCENE CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international evaluation campaign on detection and classification of acousitc scenes and events (DCASE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group nonnegative matrix factorisation with speaker and session variability compensation for speaker identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China. pp.5470 - 5474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très brève introduction au Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference debat du Corps des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Non-Negative Matrix Factorisation With Speaker And Session Similarity Constraints For Speaker Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-batch stochastic approaches for accelerated multiplicative updates in nonnegative matrix factorisation with beta-divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional random field system for beat tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix Factorisation for Audiovisual Document Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Traitement du Langage Parle, LIMSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hog and Subband power distribution image features for acoustic scene classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France. pp.719-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la factorisation en matrices positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Télécom-UPS "Le numérique pour tous"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELODY EXTRACTION BY CONTOUR CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan P Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise constant nonnegative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fevotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, France. pp.6721-6725, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tutorial on Nonnegative Matrix Factorisation with applications to audiovisual content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial at ICME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of new spectral features for eeg-based emotion recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture recognition using a NMF-based representation of motion-traces extracted from depth silhouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Masurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Signal Analysis at Telecom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire scienti\unmatchedfb01que de Technicolor R&amp;D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic dance performance alignment by fusion of multimodal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Dremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int’l Conf. on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization for single-channel EEG artifact rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new features for music classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIAMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft nonnegative matrix co-factorizationwith application to multimodal speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fevotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3537-3541, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-factorisation douce en matrices non-négatives. Application au regroupement multimodal de locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiquetage automatique de l'audio : une approche de boosting régressif basée sur une fusion souple d'annotateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coresa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTIMODAL CLASSIFICATION OF DANCE MOVEMENTS USING BODY JOINT TRAJECTORIES AND STEP SOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Masurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image and Audio Analysis for Multimedia Interactive Services WIAMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing the video editing structure of a talk-show using nonnegative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 19th IEEE International Conference on Image Processing (ICIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, France. pp.3105-3108, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINGLE-CLASS SVM BASED ALGORITHM FOR COMPUTING AN IDENTIFIABLE NMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regressive boosting approach to automatic audio tagging based on soft annotator fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dance movements using gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Daras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th ACM international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nara, France. pp.1375, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2393347.2396492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ADVANCED VIRTUAL DANCE PERFORMANCE EVALUATOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Tournemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Discrete Tempo Model: A tempo-aware timing model for audio-to-score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - 2011 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, France. pp.397-400, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale temporal fusion by boosting for music classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Miami, United States. pp.663-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An audio-driven virtual dance-teaching assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Tournemenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th ACM international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, France. pp.675, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN INTERACTIVE SYSTEM FOR ELECTRO-ACOUSTIC MUSIC ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Classification of Sound Objects for Polyphonic Electro-Acoustic Music Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced visualisation of dance performance from automatically synchronised multimodal recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianni Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th ACM international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, France. pp.667, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the mapping from a symbolic to an audio representation for music-to-score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New Paltz, France. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPAA.2011.6082330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal dance corpus for research into real-time interaction between humans in online virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kordelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Aksay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI WORKSHOP ON MULTIMODAL CORPORA FOR MACHINE LEARNING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAAFE, AN EASY TO USE AND EFFICIENT AUDIO FEATURE EXTRACTION SOFTWARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripteurs visuels robustes pour l'identification de locuteurs dans des émissions televisées de talk-shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallet Félicien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN IMPROVED HIERARCHICAL APPROACH FOR MUSIC-TO-SYMBOLIC SCORE ALIGNMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional random field viewpoint of symbolic audio-to-score matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Firenze, France. pp.871, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1873951.1874100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTIMODAL APPROACH TO INITIALISATION FOR TOP-DOWN SPEAKER DIARIZATION OF TELEVISION SHOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust visual features for the multimodal identification of unregistered speakers in TV talk-shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Image Processing (ICIP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.1469-1472, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour un alignement musique-sur-partition efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of tonal acoustic features for a symbolic level music-to-score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, France. pp.409-412, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating prior knowledge on the digital media creation process into audio classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, France. pp.1653-1656, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Segmentation of Electro-Acoustic Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Machine Learning and Music (MML - ECML - PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des descripteurs acoustiques pour l'alignement temporel audio-sur-partition musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating prior knowledge on the digital media creation process into audio classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, France. pp.1653-1656, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des descripteurs acoustiques pour l'alignement temporel audio-sur-partition musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rushes Video Summarization using a Collaborative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mérialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Rehatschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRECVID 2008, ACM International Conference on Multimedia Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.90-94, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1463563.1463579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE ROBUSTNESS OF AUDIO FEATURES FOR MUSICAL INSTRUMENT CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Burred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIGNMENT KERNELS FOR AUDIO CLASSIFICATION WITH APPLICATION TO MUSIC INSTRUMENT RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Approach to Video Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mérialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daragh Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMT 2008, 3rd International Conference on Semantic and Digital Media Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Koblenz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Supervised and Unsupervised Approaches for Automatic Segmentation of Radiophonic Audio Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ramona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, France. pp.II-461-II-464, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS POLYPHONIC MUSICAL INSTRUMENTS RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th INTERNATIONAL CONGRESS ON ACOUSTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usefulness of differentiated transient/steady-state processing in machine recognition of musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 118th convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.245-248, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSICAL INSTRUMENT RECOGNITION BASED ON CLASS PAIRWISE FEATURE SELECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient musical instrument recognition on solo performance music using basic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 25th conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSICAL INSTRUMENT RECOGNITION ON SOLO PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Sinusoïdaux Étendus pour le Codage Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuvième colloque sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary modeling techniques adapted to low bitrate audio coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Signal Processing (ICSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient modeling with a Frequency-Transform Subspace Algorithm and &amp;quot;Transient + Sinusoidal&amp;quot; scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic temporal segmentation in parametric non-stationary modeling for percussive musical signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Lausane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de techniques modernes de modélisation adaptées à du codage audio bas-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d'Etudes et d'Echanges : Compression et Représentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Music Recording Remastering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMRN+13: Digital Music Research Network One-day Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiview approaches to event detection and scene analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q. K. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomas Virtanen; Mark D. Plumbley; Dan Ellis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Analysis of Sound Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-276, 2017, 978-3319634494. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63450-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Features for Environmental Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomas Virtanen; Mark D. Plumbley; Dan Ellis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Analysis of Sound Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing AG, pp.71-101, 2017, 978-3-319-63449-4. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63450-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Multimodal Information in Music Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Music Processing, Dagstuhl Follow-Ups,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schloss Dagstuhl--Leibniz-Zentrum fuer Informatik,, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Techniques for Multimedia Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Campedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Piatrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Semantics: Metadata, Analysis and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level TV talk show structuring centered on speakers' interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV Content Analysis: Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Taylor Francis LLC, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Extraction for Multimedia Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Semantics: Metadata, Analysis and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des modalités &amp;quot;audio&amp;quot; et &amp;quot;parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Garnier-Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Campedel et Pierre Hoogstel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et multimodalité en analyse de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes/Lavoisier, 2011, 978-2-7462-3139-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement d'un signal audio et dispositif électronique correspondant, produit-programme lisible par ordinateur non transitoire et support d'informations lisible par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Khanh-Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3392882 A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de classification et de localisation d'événements audiovisuels et appareil correspondant, produit-programme lisible par ordinateur et support d'informations lisible par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Khanh-Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3540634. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make me an Expert: Distilling from Generalist Black-Box Models into Specialized Models for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Benigmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhankar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Oublal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Eddine Marouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Self-Supervised Representations Benchmarking: a Case for Larger Probing Heads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMbA: Speech enhancement with Asynchronous ad-hoc Microphone Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based Decoding of Auditory Attention to a Target Instrument for Neuro-steered Music Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify, locate and separate: Audio-visual object extraction in large video collections using weak supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q. K. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dance movements using Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Daras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix factorization for unsupervised audiovisual document structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique des signaux audio-fréquences : reconnaissance des instruments de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced virtual dance performance evaluator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Tournemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.2269-2272, 2016, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Slim Essid </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG–Metabolic Coupling and Time Limit at VO2max During Constant-Load Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Poinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brandewinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.369-1:369-25. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfmk10040369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroencephalography Response during an Incremental Test According to the V̇O2max Plateau Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brandewinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (13), pp.5411. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14135411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eye for an Ear: Zero-shot Audio Description Leveraging an Image Captioner using Audiovisual Distribution Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lathuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Learning of Multi-level Audio Representations for Music Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crayencour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2024.3379894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pretext Tasks selection for multitask self-supervised speech representation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Heba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.1439-1453. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2022.3195430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNN-based mask estimation for distributed speech enhancement in spatially unconstrained microphone arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.2310 - 2323. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2021.3092838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985867v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Representation Learning for Audio-Visual Scene Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q. K. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of User Engagement Breakdown in Spontaneous Human-Humanoid Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Analysis of Music Performances: Overview of an Emerging Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly Detection of User Engagement Decrease in Spontaneous Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Analysis of Music Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Learning with Matrix Factorization Applied to Acoustic Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1216 - 1229. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2017.2690570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TPT-Dance&Actions : un corpus multimodal d'activités humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Masurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rida Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.32.443-475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Nonnegative Matrix Co-Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (22), pp.5940-5949. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2014.2360141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Nonnegative Matrix Factorization for Unsupervised Audiovisual Document Structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.415-425. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2012.2228474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Approach to Speaker Diarization on TV Talk-Shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.509-520. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2012.2233724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Optimal Features for Polyphonic Audio-to-Score Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modal dance corpus for research into interaction between humans in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kordelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Aksay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-012-0109-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Random Field Framework for Robust and Scalable Audio-to-Score Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Integration for Audio Classification With Application to Musical Instrument Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2008.2007613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of prior knowledge on perceptual grouping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Correlation of Automatic Audio and Visual Segmentations of Music Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2007.890831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical instrument recognition by pairwise classification strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.1401- 1412. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSA.2005.860842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music based on automatic taxonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSA.2005.860351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Noise-Masking with Music through Deep Spectral Envelope Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked Latent Prediction and Classification for Self-Supervised Audio Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurian Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad (IN), India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10887666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Choice Learning for Efficient Speech Separation with Many Speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iKnow-audio: Integrating Knowledge Graphs with Audio-Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-EENC-SD: Efficient Online End-to-End Neural Clustering for Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Gruttadauria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Knowledge Distillation for Embedding Refinement in Personalized Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Benhaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp49660.2025.10887609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS³ : Generic Impulsive--Stationary Sound Separation in Acoustic Scenes using Deep Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Tahoe City, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Pitch-Based Self Supervised Learning Models for Tempo Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.956-960, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LIGHTWEIGHT DUAL-STAGE FRAMEWORK FOR PERSONALIZED SPEECH ENHANCEMENT BASED ON DEEPFILTERNET2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Benhaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSPW62465.2024.10627424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrastive Self-Supervised Learning scheme for beat tracking amenable to few-shot learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gagnere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR 2024 : 25th International Society for Music Information Retrieval (ISMIR) Conference Onsite and Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winner-takes-all learners are geometry-aware conditional density estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Letzelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariance-based layer regularization for sound event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pairwise Link Prediction and Graph Attention Networks for Music Structure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Society for Music Information Retrieval (ISMIR) (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665063v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealed Multiple Choice Learning: Overcoming limitations of Winner-takes-all with annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Letzelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 : 38th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborating Foundation Models for Domain Generalized Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Benigmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhankar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Kalogeiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lathuilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE/CVF Conference on Computer Vision and Pattern Recognition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, WA, United States. pp.3108-3119, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.00300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE CHOICE OF THE OPTIMAL TEMPORAL SUPPORT FOR AUDIO CLASSIFICATION WITH PRE-TRAINED EMBEDDINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurian Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SALT: STANDARDIZED AUDIO EVENT LABEL TAXONOMY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SPEAKER DIARIZATION OF MEETINGS GUIDED BY SPEECH SEPARATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Gruttadauria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOUND DESCRIPTION: EXPLORING PROMPT TEMPLATES AND CLASS DESCRIPTIONS TO ENHANCE ZERO-SHOT AUDIO CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2024 - 9th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolite Sound Monitoring (CoSMo): A Study of Urban Sound Event Detection Systems Generalizing to Multiple Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mietlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Augmentation for Domain Adapted Fine-Tuning of Self-Supervised Speech Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin (Ireland), Ireland. pp.67-71, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Self-Supervised Representation Benchmarking: Are We Doing it Right?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.2873-2877, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repetition-based Triplet Mining Approach for Music Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene-Camille Crayencour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Multiple Choice Learning: A learned scoring scheme with application to audio scene analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Letzelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in neural information processing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning strategies for faster inference using speech self-supervised models: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Algayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-shot Unsupervised Domain Adaptation with Personalized Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Benigmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhankar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Kalogeiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lathuilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition- Workshop on Generative Models for Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, vancouver, Canada. pp.698-708, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multi-Level Representations for Hierarchical Music Structure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene-Camille Crayencour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bengaluru, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de perturbations internes sur l'entraînement de réseaux profonds pour la détection d'évènements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinions in Interactions : New Annotations of the SEMAINE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Augmentation Selection and Parametrization in Contrastive Self-Supervised Speech Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.669-673, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent and Adversarial Data Augmentation for Sound Event Detection and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Detection and Classiffication of Acoustic Scenes and Events (DCASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-based distributed speech enhancement for unconstrained microphone arrays with varying number of nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-guided one-shot deep model adaptation for music source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, New Paltz, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219350v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURO-STEERED MUSIC SOURCE SEPARATION WITH EEG-BASED AUDITORY ATTENTION DECODING AND CONTRASTIVE-NMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto (virtual conference), Canada. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978978v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Independence for Pretext Task Selection in Self-Supervised Speech Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.2851-2855, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2021-1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed speech separation in spatially unconstrained microphone arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985794v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNN-Based Distributed Multichannel Mask Estimation for Speech Enhancement in Microphone Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389159v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Music Structure Informed Downbeat Tracking System Using Skip-chain Conditional Random Fields and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene-Camille Crayencour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan P. Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2019.8682870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-BASED DECODING OF AUDITORY ATTENTION TO A TARGET INSTRUMENT IN POLYPHONIC MUSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Paltz, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBASET: a dataset of historical samba de Enredo recordings for computational music analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas S Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz W P Biscainho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rocamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Society for Music Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking beats and microtiming in afro-latin american music using conditional random fields and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas S Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rocamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz W P Biscainho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène C Crayencour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD-EEG: an EEG dataset for decoding auditory attention to a target instrument in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Trégoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech, Music and Mind (SMM), Satellite Workshop of Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291882v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFY, LOCATE AND SEPARATE: AUDIO-VISUAL OBJECT EXTRACTION IN LARGE VIDEO COLLECTIONS USING WEAK SUPERVISION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Paltz, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding auditory attention in polyphonic music based on EEG: a new dataset and a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory EEG Signal Processing (AESoP) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Token to the Review: A Hierarchical Multimodal approach to Opinion Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAIN MELODY EXTRACTION WITH SOURCE-FILTER NMF AND CRNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogac Basaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Society for Music Information Retreival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude Classification in Adjacency Pairs of a Human-Agent Interaction with Hidden Conditional Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.4949-4953, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning approach to detect epileptic seizures from long intracranial EEG recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Schiratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Le Douget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le van Quyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Representation Learning for Unsynchronized Audio-Visual Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q K Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Salt Lake city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task Feature Learning for EEG-based Emotion Recognition Using Group Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, France. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF COMMON DESIGN CHOICES IN DEEP LEARNING SYSTEMS FOR DOWNBEAT TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène C Crayencour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan P Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Society for Music Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Output Learning with Abstention: Application to Accurate Opinion Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Machine Learning18.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion informed audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Co-Factorisation and Applications to Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Music Discovery Workshop, International Conference on Machine Learning (ICML) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOEEG: A new multimodal dataset for dynamic EEG-based emotion recognition with audiovisual elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.738-742, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging deep neural networks with nonnegative representations for improved environmental sound classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing MLSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Group Nonnegative Matrix Factorisation With Similarity Constraints And Applications To Speaker Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative Matrix Factorisation for multimodal data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dipartimento di Elettronica, Informazione e Bioingegeria (DEIB), Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping sound event detection with supervised Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, France. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7951792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE-HRI: a new dataset for the study of user engagement in spontaneous human-robot interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben-Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bilac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th ACM International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, France. pp.464-472, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3136755.3136814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Audio Source Separation by Video Object Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Khanh-Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative Feature Learning Methods for Acoustic Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2017 - Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Dynamics Modeling for Movie Review Transcripts Classification with Hidden Conditional Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on Nonnegative Matrix Factorisation at Telecom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spotify Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine listening techniques as a complement to video image analysis in forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.948-952, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio and Brain Research at Telecom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Seminar of the Center for Computer Research in Music and Acoustics (CCRMA), Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic scene classification with matrix factorization for unsupervised feature learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downbeat Detection with Conditional Random Fields and Deep Learned Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York City, United States. pp.386-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISED NONNEGATIVE MATRIX FACTORIZATION FOR ACOUSTIC SCENE CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international evaluation campaign on detection and classification of acousitc scenes and events (DCASE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group nonnegative matrix factorisation with speaker and session variability compensation for speaker identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China. pp.5470 - 5474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très brève introduction au Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference debat du Corps des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Non-Negative Matrix Factorisation With Speaker And Session Similarity Constraints For Speaker Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-batch stochastic approaches for accelerated multiplicative updates in nonnegative matrix factorisation with beta-divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional random field system for beat tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix Factorisation for Audiovisual Document Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Traitement du Langage Parle, LIMSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hog and Subband power distribution image features for acoustic scene classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France. pp.719-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la factorisation en matrices positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Télécom-UPS "Le numérique pour tous"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELODY EXTRACTION BY CONTOUR CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan P Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture recognition using a NMF-based representation of motion-traces extracted from depth silhouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Masurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise constant nonnegative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fevotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, France. pp.6721-6725, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tutorial on Nonnegative Matrix Factorisation with applications to audiovisual content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial at ICME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of new spectral features for eeg-based emotion recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Signal Analysis at Telecom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire scienti\unmatchedfb01que de Technicolor R&amp;D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic dance performance alignment by fusion of multimodal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Dremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int’l Conf. on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization for single-channel EEG artifact rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new features for music classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIAMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft nonnegative matrix co-factorizationwith application to multimodal speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fevotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3537-3541, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-factorisation douce en matrices non-négatives. Application au regroupement multimodal de locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiquetage automatique de l'audio : une approche de boosting régressif basée sur une fusion souple d'annotateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coresa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTIMODAL CLASSIFICATION OF DANCE MOVEMENTS USING BODY JOINT TRAJECTORIES AND STEP SOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Masurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image and Audio Analysis for Multimedia Interactive Services WIAMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing the video editing structure of a talk-show using nonnegative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 19th IEEE International Conference on Image Processing (ICIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, France. pp.3105-3108, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINGLE-CLASS SVM BASED ALGORITHM FOR COMPUTING AN IDENTIFIABLE NMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regressive boosting approach to automatic audio tagging based on soft annotator fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dance movements using gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Daras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th ACM international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nara, France. pp.1375, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2393347.2396492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ADVANCED VIRTUAL DANCE PERFORMANCE EVALUATOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Tournemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal dance corpus for research into real-time interaction between humans in online virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kordelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Aksay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI WORKSHOP ON MULTIMODAL CORPORA FOR MACHINE LEARNING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale temporal fusion by boosting for music classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Miami, United States. pp.663-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Discrete Tempo Model: A tempo-aware timing model for audio-to-score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - 2011 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, France. pp.397-400, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN INTERACTIVE SYSTEM FOR ELECTRO-ACOUSTIC MUSIC ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An audio-driven virtual dance-teaching assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Tournemenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th ACM international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, France. pp.675, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Classification of Sound Objects for Polyphonic Electro-Acoustic Music Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced visualisation of dance performance from automatically synchronised multimodal recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianni Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th ACM international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, France. pp.667, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the mapping from a symbolic to an audio representation for music-to-score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New Paltz, France. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPAA.2011.6082330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour un alignement musique-sur-partition efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of tonal acoustic features for a symbolic level music-to-score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, France. pp.409-412, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripteurs visuels robustes pour l'identification de locuteurs dans des émissions televisées de talk-shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallet Félicien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAAFE, AN EASY TO USE AND EFFICIENT AUDIO FEATURE EXTRACTION SOFTWARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN IMPROVED HIERARCHICAL APPROACH FOR MUSIC-TO-SYMBOLIC SCORE ALIGNMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional random field viewpoint of symbolic audio-to-score matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Firenze, France. pp.871, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1873951.1874100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTIMODAL APPROACH TO INITIALISATION FOR TOP-DOWN SPEAKER DIARIZATION OF TELEVISION SHOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust visual features for the multimodal identification of unregistered speakers in TV talk-shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Image Processing (ICIP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.1469-1472, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating prior knowledge on the digital media creation process into audio classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, France. pp.1653-1656, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Segmentation of Electro-Acoustic Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Machine Learning and Music (MML - ECML - PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des descripteurs acoustiques pour l'alignement temporel audio-sur-partition musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating prior knowledge on the digital media creation process into audio classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, France. pp.1653-1656, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des descripteurs acoustiques pour l'alignement temporel audio-sur-partition musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIGNMENT KERNELS FOR AUDIO CLASSIFICATION WITH APPLICATION TO MUSIC INSTRUMENT RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE ROBUSTNESS OF AUDIO FEATURES FOR MUSICAL INSTRUMENT CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Burred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rushes Video Summarization using a Collaborative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mérialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Rehatschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRECVID 2008, ACM International Conference on Multimedia Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.90-94, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1463563.1463579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Approach to Video Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mérialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daragh Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMT 2008, 3rd International Conference on Semantic and Digital Media Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Koblenz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Supervised and Unsupervised Approaches for Automatic Segmentation of Radiophonic Audio Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ramona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, France. pp.II-461-II-464, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS POLYPHONIC MUSICAL INSTRUMENTS RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th INTERNATIONAL CONGRESS ON ACOUSTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usefulness of differentiated transient/steady-state processing in machine recognition of musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 118th convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.245-248, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSICAL INSTRUMENT RECOGNITION BASED ON CLASS PAIRWISE FEATURE SELECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient musical instrument recognition on solo performance music using basic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 25th conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSICAL INSTRUMENT RECOGNITION ON SOLO PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Sinusoïdaux Étendus pour le Codage Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuvième colloque sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary modeling techniques adapted to low bitrate audio coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Signal Processing (ICSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient modeling with a Frequency-Transform Subspace Algorithm and &amp;quot;Transient + Sinusoidal&amp;quot; scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic temporal segmentation in parametric non-stationary modeling for percussive musical signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Lausane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de techniques modernes de modélisation adaptées à du codage audio bas-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d'Etudes et d'Echanges : Compression et Représentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Music Recording Remastering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMRN+13: Digital Music Research Network One-day Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiview approaches to event detection and scene analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q. K. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomas Virtanen; Mark D. Plumbley; Dan Ellis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Analysis of Sound Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-276, 2017, 978-3319634494. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63450-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Features for Environmental Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomas Virtanen; Mark D. Plumbley; Dan Ellis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Analysis of Sound Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing AG, pp.71-101, 2017, 978-3-319-63449-4. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63450-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Multimodal Information in Music Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Music Processing, Dagstuhl Follow-Ups,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schloss Dagstuhl--Leibniz-Zentrum fuer Informatik,, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des modalités &amp;quot;audio&amp;quot; et &amp;quot;parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Garnier-Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Campedel et Pierre Hoogstel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et multimodalité en analyse de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes/Lavoisier, 2011, 978-2-7462-3139-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Extraction for Multimedia Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Semantics: Metadata, Analysis and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Techniques for Multimedia Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Campedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Piatrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Semantics: Metadata, Analysis and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level TV talk show structuring centered on speakers' interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV Content Analysis: Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Taylor Francis LLC, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement d'un signal audio et dispositif électronique correspondant, produit-programme lisible par ordinateur non transitoire et support d'informations lisible par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Khanh-Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3392882 A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de classification et de localisation d'événements audiovisuels et appareil correspondant, produit-programme lisible par ordinateur et support d'informations lisible par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Khanh-Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3540634. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make me an Expert: Distilling from Generalist Black-Box Models into Specialized Models for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Benigmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhankar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Oublal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Eddine Marouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Self-Supervised Representations Benchmarking: a Case for Larger Probing Heads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMbA: Speech enhancement with Asynchronous ad-hoc Microphone Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based Decoding of Auditory Attention to a Target Instrument for Neuro-steered Music Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify, locate and separate: Audio-visual object extraction in large video collections using weak supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q. K. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dance movements using Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Daras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix factorization for unsupervised audiovisual document structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique des signaux audio-fréquences : reconnaissance des instruments de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced virtual dance performance evaluator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Tournemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.2269-2272, 2016, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Malard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olvera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuiliere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Buisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Crayencour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3379894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zaiem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Heba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2022.3195430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985867v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Furnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2021.3092838" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Liem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02399993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeel Parekh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362864v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bisot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2690570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02704820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Masurelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.443-475" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01116863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seichepine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2012.2228474" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Vallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2012.2233724" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gowing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kordelas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Aksay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kelly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0109-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02653026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2008.2007613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Essid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2007.890831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00477670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSA.2005.860351" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00477671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSA.2005.860842" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04959656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurian Quelennec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chouteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04981264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Derrida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Stamatiadis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Gruttadauria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05228563v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05467995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Benhaim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10887609" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ga&#235;l" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715380" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665063v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04541350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Dutour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627424" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagner&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagnere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Letzelter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rommel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Benigmim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Kalogeiton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00300" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762097v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cort&#233;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447682" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093374v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Angulo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mietlicki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095833" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemiche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ravanelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1087" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202766v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene-Camille Crayencour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216055v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04205024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00077" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03759651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780032v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782827v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10191" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276012v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616358" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03219350v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cantisani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02978978v4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413841" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985794v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414758" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389159v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420403v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fuentes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Bello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682870" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas S Maia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Rocamora" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz W P Biscainho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C Crayencour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943462v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291882v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tr&#233;goat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02380780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Duong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175885v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colombo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019103v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogac Basaran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724272v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schiratti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Le Douget" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le van Quyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barriere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462160" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713307v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q K Duong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hajlaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553390" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Bello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950907v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447977v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422947v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Conneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081305" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576857v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288528v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943475v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben-Youssef" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bilac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chamoux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136814" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713341v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7951792" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Khanh-Ngoc Duong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636627v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287866v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532497" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943480v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288453v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287867v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393964v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287266v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287868v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943532v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M Bittner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salamon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943536v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seichepine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fevotte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cappe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854901" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287869v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287334v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959103v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661983" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dremeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958775v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637836" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126767v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foucard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616154" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943543v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638316" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286798v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106754v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00904461v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616151" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467557" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278688v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287820" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexiadis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396492" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288313v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kelly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02714059v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946424" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00639097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713825v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Maazaoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072416" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713906v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gulluni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713989v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943617v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Lin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianni Zhang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kell" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel O'Connor" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072414" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943613v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPAA.2011.6082330" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278689v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747689v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathieu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prado" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943621v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet F&#233;licien" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747659v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747590v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1873951.1874100" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747730v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bozonnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747558v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653393" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943620v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747785v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495784" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943669v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardeur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haller" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sikora" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4959918" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943665v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03117111v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03117240v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943624v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987824v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Rehatschek" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463579" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943672v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wegener" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haller" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Burred" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sikora" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943674v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987822v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daragh Byrne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943676v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramona" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366272" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943678v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946881v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946873v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415692" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946907v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946911v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946903v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946917v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251615v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251630v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251622v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946929v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03187638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620341v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319634494" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575619v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02653102v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943615v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Campedel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Piatrik" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02653090v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02653016v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943616v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651234v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651256v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325213v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oublal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Marouf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216187v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173974v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349308v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01914532v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718791v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605886v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002738v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352382v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288366" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Malard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olvera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuiliere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Buisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Crayencour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3379894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zaiem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Heba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2022.3195430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985867v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Furnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2021.3092838" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02399993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeel Parekh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Liem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362864v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bisot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2690570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02704820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Masurelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.443-475" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01116863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seichepine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2012.2228474" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Vallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2012.2233724" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gowing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kordelas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Aksay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kelly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0109-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02653026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2008.2007613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Essid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2007.890831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00477671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSA.2005.860842" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00477670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSA.2005.860351" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04959656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurian Quelennec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chouteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04981264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Derrida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Stamatiadis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Gruttadauria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05467995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Benhaim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10887609" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05228563v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagner&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04541350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Dutour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627424" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagnere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Letzelter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rommel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645968v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ga&#235;l" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715380" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665063v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762097v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cort&#233;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Benigmim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Kalogeiton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00300" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447682" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093374v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Angulo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mietlicki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095833" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216175v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemiche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ravanelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1087" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202766v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene-Camille Crayencour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216055v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04205024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00077" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03759651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10191" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782827v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616358" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03219350v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cantisani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02978978v4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413841" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985794v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414758" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389159v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420403v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fuentes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Bello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682870" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas S Maia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz W P Biscainho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Rocamora" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419361v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C Crayencour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291882v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tr&#233;goat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02380780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Duong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175885v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colombo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019103v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogac Basaran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barriere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462160" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schiratti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Le Douget" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le van Quyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713307v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q K Duong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hajlaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553390" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Bello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950907v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447977v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422947v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Conneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081305" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576857v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288528v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7951792" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben-Youssef" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bilac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chamoux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136814" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Khanh-Ngoc Duong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636627v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288525v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532497" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287866v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287267v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288480v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Durand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943480v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288453v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287867v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393964v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287266v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287868v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943532v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M Bittner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salamon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990252v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seichepine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fevotte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cappe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854901" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287869v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959103v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661983" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dremeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958775v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637836" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126767v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foucard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616154" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943543v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638316" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286798v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106754v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00904461v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616151" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467557" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278688v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287820" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexiadis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396492" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288313v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kelly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278689v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Lin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00639097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02714059v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946424" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713906v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gulluni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713825v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Maazaoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072416" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713989v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianni Zhang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kell" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel O'Connor" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072414" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943613v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPAA.2011.6082330" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747785v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495784" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943621v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet F&#233;licien" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747689v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prado" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747659v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747590v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1873951.1874100" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747730v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bozonnet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747558v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653393" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943669v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardeur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haller" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sikora" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4959918" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943665v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03117111v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03117240v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943624v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943674v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943672v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wegener" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Burred" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sikora" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987824v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumont" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Rehatschek" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463579" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987822v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daragh Byrne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943676v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramona" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366272" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943678v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946881v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946873v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415692" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946907v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946911v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946903v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946917v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251615v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251630v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251622v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946929v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03187638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620341v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319634494" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575619v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02653102v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943616v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02653016v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943615v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Campedel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Piatrik" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02653090v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651234v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651256v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325213v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oublal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Marouf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216187v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173974v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349308v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01914532v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718791v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605886v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002738v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352382v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288366" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>