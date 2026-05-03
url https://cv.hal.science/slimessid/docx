--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Slim Essid </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG–Metabolic Coupling and Time Limit at VO2max During Constant-Load Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Poinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brandewinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.369-1:369-25. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfmk10040369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroencephalography Response during an Incremental Test According to the V̇O2max Plateau Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brandewinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (13), pp.5411. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14135411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eye for an Ear: Zero-shot Audio Description Leveraging an Image Captioner using Audiovisual Distribution Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lathuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Learning of Multi-level Audio Representations for Music Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crayencour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2024.3379894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pretext Tasks selection for multitask self-supervised speech representation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Heba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.1439-1453. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2022.3195430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNN-based mask estimation for distributed speech enhancement in spatially unconstrained microphone arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.2310 - 2323. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2021.3092838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985867v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Representation Learning for Audio-Visual Scene Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q. K. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of User Engagement Breakdown in Spontaneous Human-Humanoid Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Analysis of Music Performances: Overview of an Emerging Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly Detection of User Engagement Decrease in Spontaneous Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Analysis of Music Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Learning with Matrix Factorization Applied to Acoustic Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1216 - 1229. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2017.2690570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TPT-Dance&Actions : un corpus multimodal d'activités humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Masurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rida Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.32.443-475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Nonnegative Matrix Co-Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (22), pp.5940-5949. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2014.2360141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Nonnegative Matrix Factorization for Unsupervised Audiovisual Document Structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.415-425. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2012.2228474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Approach to Speaker Diarization on TV Talk-Shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.509-520. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2012.2233724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Optimal Features for Polyphonic Audio-to-Score Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modal dance corpus for research into interaction between humans in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kordelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Aksay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-012-0109-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Random Field Framework for Robust and Scalable Audio-to-Score Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Integration for Audio Classification With Application to Musical Instrument Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2008.2007613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of prior knowledge on perceptual grouping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Correlation of Automatic Audio and Visual Segmentations of Music Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2007.890831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical instrument recognition by pairwise classification strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.1401- 1412. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSA.2005.860842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music based on automatic taxonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSA.2005.860351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Noise-Masking with Music through Deep Spectral Envelope Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked Latent Prediction and Classification for Self-Supervised Audio Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurian Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad (IN), India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10887666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Choice Learning for Efficient Speech Separation with Many Speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iKnow-audio: Integrating Knowledge Graphs with Audio-Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-EENC-SD: Efficient Online End-to-End Neural Clustering for Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Gruttadauria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Knowledge Distillation for Embedding Refinement in Personalized Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Benhaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp49660.2025.10887609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS³ : Generic Impulsive--Stationary Sound Separation in Acoustic Scenes using Deep Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Tahoe City, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Pitch-Based Self Supervised Learning Models for Tempo Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.956-960, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LIGHTWEIGHT DUAL-STAGE FRAMEWORK FOR PERSONALIZED SPEECH ENHANCEMENT BASED ON DEEPFILTERNET2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Benhaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSPW62465.2024.10627424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrastive Self-Supervised Learning scheme for beat tracking amenable to few-shot learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gagnere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR 2024 : 25th International Society for Music Information Retrieval (ISMIR) Conference Onsite and Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winner-takes-all learners are geometry-aware conditional density estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Letzelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariance-based layer regularization for sound event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pairwise Link Prediction and Graph Attention Networks for Music Structure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Society for Music Information Retrieval (ISMIR) (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665063v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealed Multiple Choice Learning: Overcoming limitations of Winner-takes-all with annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Letzelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 : 38th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborating Foundation Models for Domain Generalized Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Benigmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhankar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Kalogeiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lathuilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE/CVF Conference on Computer Vision and Pattern Recognition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, WA, United States. pp.3108-3119, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.00300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE CHOICE OF THE OPTIMAL TEMPORAL SUPPORT FOR AUDIO CLASSIFICATION WITH PRE-TRAINED EMBEDDINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurian Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SALT: STANDARDIZED AUDIO EVENT LABEL TAXONOMY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SPEAKER DIARIZATION OF MEETINGS GUIDED BY SPEECH SEPARATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Gruttadauria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOUND DESCRIPTION: EXPLORING PROMPT TEMPLATES AND CLASS DESCRIPTIONS TO ENHANCE ZERO-SHOT AUDIO CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2024 - 9th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolite Sound Monitoring (CoSMo): A Study of Urban Sound Event Detection Systems Generalizing to Multiple Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mietlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Augmentation for Domain Adapted Fine-Tuning of Self-Supervised Speech Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin (Ireland), Ireland. pp.67-71, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Self-Supervised Representation Benchmarking: Are We Doing it Right?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.2873-2877, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repetition-based Triplet Mining Approach for Music Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene-Camille Crayencour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Multiple Choice Learning: A learned scoring scheme with application to audio scene analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Letzelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in neural information processing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning strategies for faster inference using speech self-supervised models: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Algayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-shot Unsupervised Domain Adaptation with Personalized Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Benigmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhankar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Kalogeiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lathuilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition- Workshop on Generative Models for Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, vancouver, Canada. pp.698-708, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multi-Level Representations for Hierarchical Music Structure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene-Camille Crayencour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bengaluru, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de perturbations internes sur l'entraînement de réseaux profonds pour la détection d'évènements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinions in Interactions : New Annotations of the SEMAINE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Augmentation Selection and Parametrization in Contrastive Self-Supervised Speech Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.669-673, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent and Adversarial Data Augmentation for Sound Event Detection and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Detection and Classiffication of Acoustic Scenes and Events (DCASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-based distributed speech enhancement for unconstrained microphone arrays with varying number of nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-guided one-shot deep model adaptation for music source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, New Paltz, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219350v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURO-STEERED MUSIC SOURCE SEPARATION WITH EEG-BASED AUDITORY ATTENTION DECODING AND CONTRASTIVE-NMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto (virtual conference), Canada. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978978v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Independence for Pretext Task Selection in Self-Supervised Speech Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.2851-2855, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2021-1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed speech separation in spatially unconstrained microphone arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985794v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNN-Based Distributed Multichannel Mask Estimation for Speech Enhancement in Microphone Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389159v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Music Structure Informed Downbeat Tracking System Using Skip-chain Conditional Random Fields and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene-Camille Crayencour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan P. Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2019.8682870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-BASED DECODING OF AUDITORY ATTENTION TO A TARGET INSTRUMENT IN POLYPHONIC MUSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Paltz, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBASET: a dataset of historical samba de Enredo recordings for computational music analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas S Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz W P Biscainho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rocamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Society for Music Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking beats and microtiming in afro-latin american music using conditional random fields and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas S Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rocamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz W P Biscainho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène C Crayencour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD-EEG: an EEG dataset for decoding auditory attention to a target instrument in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Trégoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech, Music and Mind (SMM), Satellite Workshop of Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291882v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFY, LOCATE AND SEPARATE: AUDIO-VISUAL OBJECT EXTRACTION IN LARGE VIDEO COLLECTIONS USING WEAK SUPERVISION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Paltz, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding auditory attention in polyphonic music based on EEG: a new dataset and a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory EEG Signal Processing (AESoP) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Token to the Review: A Hierarchical Multimodal approach to Opinion Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAIN MELODY EXTRACTION WITH SOURCE-FILTER NMF AND CRNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogac Basaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Society for Music Information Retreival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude Classification in Adjacency Pairs of a Human-Agent Interaction with Hidden Conditional Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.4949-4953, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning approach to detect epileptic seizures from long intracranial EEG recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Schiratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Le Douget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le van Quyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Representation Learning for Unsynchronized Audio-Visual Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q K Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Salt Lake city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task Feature Learning for EEG-based Emotion Recognition Using Group Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, France. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF COMMON DESIGN CHOICES IN DEEP LEARNING SYSTEMS FOR DOWNBEAT TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène C Crayencour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan P Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Society for Music Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Output Learning with Abstention: Application to Accurate Opinion Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Machine Learning18.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion informed audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Co-Factorisation and Applications to Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Music Discovery Workshop, International Conference on Machine Learning (ICML) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOEEG: A new multimodal dataset for dynamic EEG-based emotion recognition with audiovisual elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.738-742, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging deep neural networks with nonnegative representations for improved environmental sound classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing MLSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Group Nonnegative Matrix Factorisation With Similarity Constraints And Applications To Speaker Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative Matrix Factorisation for multimodal data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dipartimento di Elettronica, Informazione e Bioingegeria (DEIB), Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping sound event detection with supervised Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, France. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7951792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE-HRI: a new dataset for the study of user engagement in spontaneous human-robot interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben-Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bilac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th ACM International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, France. pp.464-472, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3136755.3136814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Audio Source Separation by Video Object Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Khanh-Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative Feature Learning Methods for Acoustic Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2017 - Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Dynamics Modeling for Movie Review Transcripts Classification with Hidden Conditional Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on Nonnegative Matrix Factorisation at Telecom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spotify Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine listening techniques as a complement to video image analysis in forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.948-952, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio and Brain Research at Telecom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Seminar of the Center for Computer Research in Music and Acoustics (CCRMA), Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic scene classification with matrix factorization for unsupervised feature learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downbeat Detection with Conditional Random Fields and Deep Learned Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York City, United States. pp.386-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISED NONNEGATIVE MATRIX FACTORIZATION FOR ACOUSTIC SCENE CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international evaluation campaign on detection and classification of acousitc scenes and events (DCASE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group nonnegative matrix factorisation with speaker and session variability compensation for speaker identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China. pp.5470 - 5474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très brève introduction au Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference debat du Corps des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Non-Negative Matrix Factorisation With Speaker And Session Similarity Constraints For Speaker Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-batch stochastic approaches for accelerated multiplicative updates in nonnegative matrix factorisation with beta-divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional random field system for beat tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix Factorisation for Audiovisual Document Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Traitement du Langage Parle, LIMSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hog and Subband power distribution image features for acoustic scene classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France. pp.719-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la factorisation en matrices positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Télécom-UPS "Le numérique pour tous"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELODY EXTRACTION BY CONTOUR CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan P Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture recognition using a NMF-based representation of motion-traces extracted from depth silhouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Masurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise constant nonnegative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fevotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, France. pp.6721-6725, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tutorial on Nonnegative Matrix Factorisation with applications to audiovisual content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial at ICME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of new spectral features for eeg-based emotion recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Signal Analysis at Telecom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire scienti\unmatchedfb01que de Technicolor R&amp;D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic dance performance alignment by fusion of multimodal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Dremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int’l Conf. on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization for single-channel EEG artifact rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new features for music classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIAMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft nonnegative matrix co-factorizationwith application to multimodal speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fevotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3537-3541, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-factorisation douce en matrices non-négatives. Application au regroupement multimodal de locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiquetage automatique de l'audio : une approche de boosting régressif basée sur une fusion souple d'annotateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coresa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTIMODAL CLASSIFICATION OF DANCE MOVEMENTS USING BODY JOINT TRAJECTORIES AND STEP SOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Masurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image and Audio Analysis for Multimedia Interactive Services WIAMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing the video editing structure of a talk-show using nonnegative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 19th IEEE International Conference on Image Processing (ICIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, France. pp.3105-3108, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINGLE-CLASS SVM BASED ALGORITHM FOR COMPUTING AN IDENTIFIABLE NMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regressive boosting approach to automatic audio tagging based on soft annotator fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dance movements using gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Daras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th ACM international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nara, France. pp.1375, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2393347.2396492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ADVANCED VIRTUAL DANCE PERFORMANCE EVALUATOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Tournemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal dance corpus for research into real-time interaction between humans in online virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kordelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Aksay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI WORKSHOP ON MULTIMODAL CORPORA FOR MACHINE LEARNING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale temporal fusion by boosting for music classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Miami, United States. pp.663-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Discrete Tempo Model: A tempo-aware timing model for audio-to-score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - 2011 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, France. pp.397-400, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN INTERACTIVE SYSTEM FOR ELECTRO-ACOUSTIC MUSIC ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An audio-driven virtual dance-teaching assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Tournemenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th ACM international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, France. pp.675, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Classification of Sound Objects for Polyphonic Electro-Acoustic Music Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced visualisation of dance performance from automatically synchronised multimodal recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianni Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th ACM international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, France. pp.667, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the mapping from a symbolic to an audio representation for music-to-score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New Paltz, France. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPAA.2011.6082330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour un alignement musique-sur-partition efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of tonal acoustic features for a symbolic level music-to-score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, France. pp.409-412, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripteurs visuels robustes pour l'identification de locuteurs dans des émissions televisées de talk-shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallet Félicien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAAFE, AN EASY TO USE AND EFFICIENT AUDIO FEATURE EXTRACTION SOFTWARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN IMPROVED HIERARCHICAL APPROACH FOR MUSIC-TO-SYMBOLIC SCORE ALIGNMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional random field viewpoint of symbolic audio-to-score matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Firenze, France. pp.871, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1873951.1874100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTIMODAL APPROACH TO INITIALISATION FOR TOP-DOWN SPEAKER DIARIZATION OF TELEVISION SHOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust visual features for the multimodal identification of unregistered speakers in TV talk-shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Image Processing (ICIP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.1469-1472, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating prior knowledge on the digital media creation process into audio classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, France. pp.1653-1656, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Segmentation of Electro-Acoustic Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Machine Learning and Music (MML - ECML - PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des descripteurs acoustiques pour l'alignement temporel audio-sur-partition musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating prior knowledge on the digital media creation process into audio classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, France. pp.1653-1656, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des descripteurs acoustiques pour l'alignement temporel audio-sur-partition musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIGNMENT KERNELS FOR AUDIO CLASSIFICATION WITH APPLICATION TO MUSIC INSTRUMENT RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE ROBUSTNESS OF AUDIO FEATURES FOR MUSICAL INSTRUMENT CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Burred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rushes Video Summarization using a Collaborative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mérialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Rehatschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRECVID 2008, ACM International Conference on Multimedia Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.90-94, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1463563.1463579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Approach to Video Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mérialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daragh Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMT 2008, 3rd International Conference on Semantic and Digital Media Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Koblenz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Supervised and Unsupervised Approaches for Automatic Segmentation of Radiophonic Audio Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ramona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, France. pp.II-461-II-464, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS POLYPHONIC MUSICAL INSTRUMENTS RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th INTERNATIONAL CONGRESS ON ACOUSTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usefulness of differentiated transient/steady-state processing in machine recognition of musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 118th convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.245-248, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSICAL INSTRUMENT RECOGNITION BASED ON CLASS PAIRWISE FEATURE SELECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient musical instrument recognition on solo performance music using basic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 25th conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSICAL INSTRUMENT RECOGNITION ON SOLO PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Sinusoïdaux Étendus pour le Codage Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuvième colloque sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary modeling techniques adapted to low bitrate audio coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Signal Processing (ICSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient modeling with a Frequency-Transform Subspace Algorithm and &amp;quot;Transient + Sinusoidal&amp;quot; scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic temporal segmentation in parametric non-stationary modeling for percussive musical signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Lausane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de techniques modernes de modélisation adaptées à du codage audio bas-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d'Etudes et d'Echanges : Compression et Représentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Music Recording Remastering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMRN+13: Digital Music Research Network One-day Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiview approaches to event detection and scene analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q. K. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomas Virtanen; Mark D. Plumbley; Dan Ellis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Analysis of Sound Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-276, 2017, 978-3319634494. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63450-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Features for Environmental Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomas Virtanen; Mark D. Plumbley; Dan Ellis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Analysis of Sound Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing AG, pp.71-101, 2017, 978-3-319-63449-4. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63450-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Multimodal Information in Music Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Music Processing, Dagstuhl Follow-Ups,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schloss Dagstuhl--Leibniz-Zentrum fuer Informatik,, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des modalités &amp;quot;audio&amp;quot; et &amp;quot;parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Garnier-Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Campedel et Pierre Hoogstel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et multimodalité en analyse de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes/Lavoisier, 2011, 978-2-7462-3139-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Extraction for Multimedia Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Semantics: Metadata, Analysis and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Techniques for Multimedia Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Campedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Piatrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Semantics: Metadata, Analysis and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level TV talk show structuring centered on speakers' interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV Content Analysis: Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Taylor Francis LLC, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement d'un signal audio et dispositif électronique correspondant, produit-programme lisible par ordinateur non transitoire et support d'informations lisible par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Khanh-Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3392882 A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de classification et de localisation d'événements audiovisuels et appareil correspondant, produit-programme lisible par ordinateur et support d'informations lisible par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Khanh-Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3540634. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make me an Expert: Distilling from Generalist Black-Box Models into Specialized Models for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Benigmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhankar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Oublal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Eddine Marouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Self-Supervised Representations Benchmarking: a Case for Larger Probing Heads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMbA: Speech enhancement with Asynchronous ad-hoc Microphone Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based Decoding of Auditory Attention to a Target Instrument for Neuro-steered Music Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify, locate and separate: Audio-visual object extraction in large video collections using weak supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q. K. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dance movements using Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Daras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix factorization for unsupervised audiovisual document structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique des signaux audio-fréquences : reconnaissance des instruments de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced virtual dance performance evaluator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Tournemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.2269-2272, 2016, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Slim Essid </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG–Metabolic Coupling and Time Limit at VO2max During Constant-Load Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Poinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brandewinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.369-1:369-25. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfmk10040369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroencephalography Response during an Incremental Test According to the V̇O2max Plateau Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brandewinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (13), pp.5411. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14135411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eye for an Ear: Zero-shot Audio Description Leveraging an Image Captioner using Audiovisual Distribution Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lathuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Learning of Multi-level Audio Representations for Music Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crayencour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2024.3379894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pretext Tasks selection for multitask self-supervised speech representation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Heba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.1439-1453. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2022.3195430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNN-based mask estimation for distributed speech enhancement in spatially unconstrained microphone arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.2310 - 2323. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2021.3092838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985867v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly Detection of User Engagement Decrease in Spontaneous Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Analysis of Music Performances: Overview of an Emerging Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of User Engagement Breakdown in Spontaneous Human-Humanoid Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Representation Learning for Audio-Visual Scene Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q. K. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Analysis of Music Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Sharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Learning with Matrix Factorization Applied to Acoustic Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1216 - 1229. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2017.2690570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TPT-Dance&Actions : un corpus multimodal d'activités humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Masurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rida Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.32.443-475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Nonnegative Matrix Co-Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (22), pp.5940-5949. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2014.2360141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Approach to Speaker Diarization on TV Talk-Shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.509-520. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2012.2233724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Nonnegative Matrix Factorization for Unsupervised Audiovisual Document Structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.415-425. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2012.2228474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Optimal Features for Polyphonic Audio-to-Score Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modal dance corpus for research into interaction between humans in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kordelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Aksay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-012-0109-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Random Field Framework for Robust and Scalable Audio-to-Score Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Integration for Audio Classification With Application to Musical Instrument Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2008.2007613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of prior knowledge on perceptual grouping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Correlation of Automatic Audio and Visual Segmentations of Music Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2007.890831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music based on automatic taxonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSA.2005.860351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical instrument recognition by pairwise classification strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.1401- 1412. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSA.2005.860842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked Latent Prediction and Classification for Self-Supervised Audio Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurian Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad (IN), India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10887666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Choice Learning for Efficient Speech Separation with Many Speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Noise-Masking with Music through Deep Spectral Envelope Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-EENC-SD: Efficient Online End-to-End Neural Clustering for Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Gruttadauria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iKnow-audio: Integrating Knowledge Graphs with Audio-Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Knowledge Distillation for Embedding Refinement in Personalized Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Benhaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp49660.2025.10887609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS³ : Generic Impulsive--Stationary Sound Separation in Acoustic Scenes using Deep Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Tahoe City, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE CHOICE OF THE OPTIMAL TEMPORAL SUPPORT FOR AUDIO CLASSIFICATION WITH PRE-TRAINED EMBEDDINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurian Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborating Foundation Models for Domain Generalized Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Benigmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhankar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Kalogeiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lathuilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE/CVF Conference on Computer Vision and Pattern Recognition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, WA, United States. pp.3108-3119, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.00300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealed Multiple Choice Learning: Overcoming limitations of Winner-takes-all with annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Letzelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 : 38th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariance-based layer regularization for sound event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pairwise Link Prediction and Graph Attention Networks for Music Structure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Society for Music Information Retrieval (ISMIR) (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665063v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winner-takes-all learners are geometry-aware conditional density estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Letzelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Pitch-Based Self Supervised Learning Models for Tempo Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gagneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.956-960, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LIGHTWEIGHT DUAL-STAGE FRAMEWORK FOR PERSONALIZED SPEECH ENHANCEMENT BASED ON DEEPFILTERNET2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Benhaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSPW62465.2024.10627424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrastive Self-Supervised Learning scheme for beat tracking amenable to few-shot learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gagnere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR 2024 : 25th International Society for Music Information Retrieval (ISMIR) Conference Onsite and Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SALT: STANDARDIZED AUDIO EVENT LABEL TAXONOMY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SPEAKER DIARIZATION OF MEETINGS GUIDED BY SPEECH SEPARATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Gruttadauria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOUND DESCRIPTION: EXPLORING PROMPT TEMPLATES AND CLASS DESCRIPTIONS TO ENHANCE ZERO-SHOT AUDIO CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevas Stamatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2024 - 9th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repetition-based Triplet Mining Approach for Music Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene-Camille Crayencour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Augmentation for Domain Adapted Fine-Tuning of Self-Supervised Speech Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin (Ireland), Ireland. pp.67-71, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Self-Supervised Representation Benchmarking: Are We Doing it Right?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.2873-2877, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolite Sound Monitoring (CoSMo): A Study of Urban Sound Event Detection Systems Generalizing to Multiple Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mietlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning strategies for faster inference using speech self-supervised models: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Algayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Multiple Choice Learning: A learned scoring scheme with application to audio scene analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Letzelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in neural information processing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-shot Unsupervised Domain Adaptation with Personalized Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Benigmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhankar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Kalogeiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lathuilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition- Workshop on Generative Models for Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, vancouver, Canada. pp.698-708, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multi-Level Representations for Hierarchical Music Structure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene-Camille Crayencour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bengaluru, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de perturbations internes sur l'entraînement de réseaux profonds pour la détection d'évènements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinions in Interactions : New Annotations of the SEMAINE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Augmentation Selection and Parametrization in Contrastive Self-Supervised Speech Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.669-673, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent and Adversarial Data Augmentation for Sound Event Detection and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Detection and Classiffication of Acoustic Scenes and Events (DCASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURO-STEERED MUSIC SOURCE SEPARATION WITH EEG-BASED AUDITORY ATTENTION DECODING AND CONTRASTIVE-NMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto (virtual conference), Canada. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978978v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-guided one-shot deep model adaptation for music source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, New Paltz, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219350v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-based distributed speech enhancement for unconstrained microphone arrays with varying number of nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed speech separation in spatially unconstrained microphone arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985794v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Independence for Pretext Task Selection in Self-Supervised Speech Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.2851-2855, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2021-1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNN-Based Distributed Multichannel Mask Estimation for Speech Enhancement in Microphone Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389159v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFY, LOCATE AND SEPARATE: AUDIO-VISUAL OBJECT EXTRACTION IN LARGE VIDEO COLLECTIONS USING WEAK SUPERVISION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Paltz, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBASET: a dataset of historical samba de Enredo recordings for computational music analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas S Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz W P Biscainho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rocamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Society for Music Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking beats and microtiming in afro-latin american music using conditional random fields and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas S Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rocamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz W P Biscainho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène C Crayencour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD-EEG: an EEG dataset for decoding auditory attention to a target instrument in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Trégoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech, Music and Mind (SMM), Satellite Workshop of Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291882v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-BASED DECODING OF AUDITORY ATTENTION TO A TARGET INSTRUMENT IN POLYPHONIC MUSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Paltz, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Music Structure Informed Downbeat Tracking System Using Skip-chain Conditional Random Fields and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene-Camille Crayencour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan P. Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2019.8682870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding auditory attention in polyphonic music based on EEG: a new dataset and a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory EEG Signal Processing (AESoP) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Token to the Review: A Hierarchical Multimodal approach to Opinion Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude Classification in Adjacency Pairs of a Human-Agent Interaction with Hidden Conditional Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.4949-4953, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning approach to detect epileptic seizures from long intracranial EEG recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Schiratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Le Douget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le van Quyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAIN MELODY EXTRACTION WITH SOURCE-FILTER NMF AND CRNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogac Basaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Society for Music Information Retreival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Representation Learning for Unsynchronized Audio-Visual Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q K Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Salt Lake city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task Feature Learning for EEG-based Emotion Recognition Using Group Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, France. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF COMMON DESIGN CHOICES IN DEEP LEARNING SYSTEMS FOR DOWNBEAT TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcfee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène C Crayencour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan P Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Society for Music Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Output Learning with Abstention: Application to Accurate Opinion Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence d'Alché-Buc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Machine Learning18.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Co-Factorisation and Applications to Music Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Music Discovery Workshop, International Conference on Machine Learning (ICML) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOEEG: A new multimodal dataset for dynamic EEG-based emotion recognition with audiovisual elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.738-742, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging deep neural networks with nonnegative representations for improved environmental sound classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing MLSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion informed audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE-HRI: a new dataset for the study of user engagement in spontaneous human-robot interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben-Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bilac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th ACM International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, France. pp.464-472, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3136755.3136814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative Matrix Factorisation for multimodal data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dipartimento di Elettronica, Informazione e Bioingegeria (DEIB), Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping sound event detection with supervised Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, France. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7951792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Group Nonnegative Matrix Factorisation With Similarity Constraints And Applications To Speaker Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Audio Source Separation by Video Object Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Khanh-Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative Feature Learning Methods for Acoustic Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2017 - Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Dynamics Modeling for Movie Review Transcripts Classification with Hidden Conditional Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISED NONNEGATIVE MATRIX FACTORIZATION FOR ACOUSTIC SCENE CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international evaluation campaign on detection and classification of acousitc scenes and events (DCASE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic scene classification with matrix factorization for unsupervised feature learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio and Brain Research at Telecom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Seminar of the Center for Computer Research in Music and Acoustics (CCRMA), Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downbeat Detection with Conditional Random Fields and Deep Learned Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York City, United States. pp.386-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on Nonnegative Matrix Factorisation at Telecom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spotify Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine listening techniques as a complement to video image analysis in forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.948-952, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très brève introduction au Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference debat du Corps des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Non-Negative Matrix Factorisation With Speaker And Session Similarity Constraints For Speaker Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group nonnegative matrix factorisation with speaker and session variability compensation for speaker identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China. pp.5470 - 5474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-batch stochastic approaches for accelerated multiplicative updates in nonnegative matrix factorisation with beta-divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional random field system for beat tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix Factorisation for Audiovisual Document Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Traitement du Langage Parle, LIMSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hog and Subband power distribution image features for acoustic scene classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France. pp.719-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la factorisation en matrices positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Télécom-UPS "Le numérique pour tous"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELODY EXTRACTION BY CONTOUR CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan P Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise constant nonnegative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fevotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, France. pp.6721-6725, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tutorial on Nonnegative Matrix Factorisation with applications to audiovisual content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial at ICME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of new spectral features for eeg-based emotion recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture recognition using a NMF-based representation of motion-traces extracted from depth silhouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Masurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic dance performance alignment by fusion of multimodal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Dremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int’l Conf. on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization for single-channel EEG artifact rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Signal Analysis at Telecom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire scienti\unmatchedfb01que de Technicolor R&amp;D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft nonnegative matrix co-factorizationwith application to multimodal speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fevotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3537-3541, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new features for music classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIAMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-factorisation douce en matrices non-négatives. Application au regroupement multimodal de locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTIMODAL CLASSIFICATION OF DANCE MOVEMENTS USING BODY JOINT TRAJECTORIES AND STEP SOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Masurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image and Audio Analysis for Multimedia Interactive Services WIAMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiquetage automatique de l'audio : une approche de boosting régressif basée sur une fusion souple d'annotateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coresa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regressive boosting approach to automatic audio tagging based on soft annotator fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing the video editing structure of a talk-show using nonnegative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 19th IEEE International Conference on Image Processing (ICIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, France. pp.3105-3108, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINGLE-CLASS SVM BASED ALGORITHM FOR COMPUTING AN IDENTIFIABLE NMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dance movements using gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Daras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th ACM international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nara, France. pp.1375, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2393347.2396492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ADVANCED VIRTUAL DANCE PERFORMANCE EVALUATOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Tournemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN INTERACTIVE SYSTEM FOR ELECTRO-ACOUSTIC MUSIC ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An audio-driven virtual dance-teaching assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Tournemenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th ACM international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, France. pp.675, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Discrete Tempo Model: A tempo-aware timing model for audio-to-score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - 2011 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, France. pp.397-400, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale temporal fusion by boosting for music classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Miami, United States. pp.663-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Classification of Sound Objects for Polyphonic Electro-Acoustic Music Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced visualisation of dance performance from automatically synchronised multimodal recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianni Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th ACM international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, France. pp.667, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the mapping from a symbolic to an audio representation for music-to-score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New Paltz, France. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPAA.2011.6082330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal dance corpus for research into real-time interaction between humans in online virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kordelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Aksay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI WORKSHOP ON MULTIMODAL CORPORA FOR MACHINE LEARNING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN IMPROVED HIERARCHICAL APPROACH FOR MUSIC-TO-SYMBOLIC SCORE ALIGNMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional random field viewpoint of symbolic audio-to-score matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Firenze, France. pp.871, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1873951.1874100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAAFE, AN EASY TO USE AND EFFICIENT AUDIO FEATURE EXTRACTION SOFTWARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripteurs visuels robustes pour l'identification de locuteurs dans des émissions televisées de talk-shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallet Félicien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTIMODAL APPROACH TO INITIALISATION FOR TOP-DOWN SPEAKER DIARIZATION OF TELEVISION SHOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust visual features for the multimodal identification of unregistered speakers in TV talk-shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Image Processing (ICIP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.1469-1472, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hiérarchique pour un alignement musique-sur-partition efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of tonal acoustic features for a symbolic level music-to-score alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, France. pp.409-412, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des descripteurs acoustiques pour l'alignement temporel audio-sur-partition musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Segmentation of Electro-Acoustic Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gulluni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Machine Learning and Music (MML - ECML - PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating prior knowledge on the digital media creation process into audio classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, France. pp.1653-1656, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating prior knowledge on the digital media creation process into audio classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, France. pp.1653-1656, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des descripteurs acoustiques pour l'alignement temporel audio-sur-partition musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Approach to Video Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mérialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daragh Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMT 2008, 3rd International Conference on Semantic and Digital Media Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Koblenz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rushes Video Summarization using a Collaborative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mérialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Rehatschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRECVID 2008, ACM International Conference on Multimedia Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.90-94, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1463563.1463579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE ROBUSTNESS OF AUDIO FEATURES FOR MUSICAL INSTRUMENT CLASSIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Burred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIGNMENT KERNELS FOR AUDIO CLASSIFICATION WITH APPLICATION TO MUSIC INSTRUMENT RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Joder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Supervised and Unsupervised Approaches for Automatic Segmentation of Radiophonic Audio Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ramona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, France. pp.II-461-II-464, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS POLYPHONIC MUSICAL INSTRUMENTS RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th INTERNATIONAL CONGRESS ON ACOUSTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usefulness of differentiated transient/steady-state processing in machine recognition of musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 118th convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.245-248, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSICAL INSTRUMENT RECOGNITION BASED ON CLASS PAIRWISE FEATURE SELECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSICAL INSTRUMENT RECOGNITION ON SOLO PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient musical instrument recognition on solo performance music using basic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 25th conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Sinusoïdaux Étendus pour le Codage Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuvième colloque sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary modeling techniques adapted to low bitrate audio coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Signal Processing (ICSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient modeling with a Frequency-Transform Subspace Algorithm and &amp;quot;Transient + Sinusoidal&amp;quot; scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic temporal segmentation in parametric non-stationary modeling for percussive musical signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Lausane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de techniques modernes de modélisation adaptées à du codage audio bas-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d'Etudes et d'Echanges : Compression et Représentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Music Recording Remastering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMRN+13: Digital Music Research Network One-day Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiview approaches to event detection and scene analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q. K. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomas Virtanen; Mark D. Plumbley; Dan Ellis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Analysis of Sound Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-276, 2017, 978-3319634494. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63450-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Features for Environmental Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomas Virtanen; Mark D. Plumbley; Dan Ellis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Analysis of Sound Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing AG, pp.71-101, 2017, 978-3-319-63449-4. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63450-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Multimodal Information in Music Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Music Processing, Dagstuhl Follow-Ups,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schloss Dagstuhl--Leibniz-Zentrum fuer Informatik,, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level TV talk show structuring centered on speakers' interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV Content Analysis: Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Taylor Francis LLC, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Techniques for Multimedia Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Campedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Piatrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Semantics: Metadata, Analysis and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des modalités &amp;quot;audio&amp;quot; et &amp;quot;parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Garnier-Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Campedel et Pierre Hoogstel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et multimodalité en analyse de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes/Lavoisier, 2011, 978-2-7462-3139-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Extraction for Multimedia Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Semantics: Metadata, Analysis and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement d'un signal audio et dispositif électronique correspondant, produit-programme lisible par ordinateur non transitoire et support d'informations lisible par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Khanh-Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3392882 A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de classification et de localisation d'événements audiovisuels et appareil correspondant, produit-programme lisible par ordinateur et support d'informations lisible par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Khanh-Ngoc Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3540634. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make me an Expert: Distilling from Generalist Black-Box Models into Specialized Models for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Benigmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhankar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Oublal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Eddine Marouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Self-Supervised Representations Benchmarking: a Case for Larger Probing Heads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMbA: Speech enhancement with Asynchronous ad-hoc Microphone Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based Decoding of Auditory Attention to a Target Instrument for Neuro-steered Music Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cantisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify, locate and separate: Audio-visual object extraction in large video collections using weak supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeel Parekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Q. K. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dance movements using Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Liutkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Daras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonnegative matrix factorization for unsupervised audiovisual document structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique des signaux audio-fréquences : reconnaissance des instruments de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced virtual dance performance evaluator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Alexiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Tournemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.2269-2272, 2016, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Malard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olvera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuiliere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Buisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Crayencour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3379894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zaiem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Heba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2022.3195430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985867v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Furnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2021.3092838" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02399993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeel Parekh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Liem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362864v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bisot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2690570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02704820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Masurelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.443-475" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01116863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seichepine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2012.2228474" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Vallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2012.2233724" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gowing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kordelas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Aksay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kelly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0109-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02653026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2008.2007613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Essid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2007.890831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00477671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSA.2005.860842" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00477670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSA.2005.860351" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04959656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurian Quelennec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chouteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04981264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Derrida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Stamatiadis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Gruttadauria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05467995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Benhaim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10887609" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05228563v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagner&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04541350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Dutour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627424" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagnere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Letzelter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rommel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645968v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ga&#235;l" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715380" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665063v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762097v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cort&#233;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Benigmim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Kalogeiton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00300" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447682" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093374v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Angulo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mietlicki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095833" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216175v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemiche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ravanelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1087" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202766v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene-Camille Crayencour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216055v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04205024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00077" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03759651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10191" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782827v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616358" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03219350v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cantisani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02978978v4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413841" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985794v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414758" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389159v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420403v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fuentes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Bello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682870" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas S Maia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz W P Biscainho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Rocamora" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419361v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C Crayencour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291882v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tr&#233;goat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02380780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Duong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175885v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colombo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019103v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogac Basaran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barriere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462160" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schiratti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Le Douget" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le van Quyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713307v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q K Duong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hajlaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553390" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Bello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950907v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447977v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422947v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Conneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081305" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576857v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288528v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7951792" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben-Youssef" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bilac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chamoux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136814" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Khanh-Ngoc Duong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636627v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288525v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532497" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287866v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287267v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288480v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Durand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943480v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288453v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287867v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393964v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287266v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287868v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943532v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M Bittner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salamon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990252v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seichepine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fevotte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cappe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854901" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287869v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959103v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661983" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dremeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958775v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637836" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126767v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foucard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616154" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943543v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638316" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286798v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106754v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00904461v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616151" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467557" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278688v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287820" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexiadis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396492" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288313v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kelly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278689v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Lin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00639097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02714059v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946424" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713906v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gulluni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713825v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Maazaoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072416" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713989v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianni Zhang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kell" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel O'Connor" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072414" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943613v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPAA.2011.6082330" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747785v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495784" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943621v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet F&#233;licien" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747689v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prado" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747659v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747590v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1873951.1874100" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747730v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bozonnet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747558v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653393" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943669v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardeur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haller" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sikora" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4959918" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943665v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03117111v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03117240v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943624v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943674v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943672v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wegener" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Burred" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sikora" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987824v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumont" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Rehatschek" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463579" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987822v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daragh Byrne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943676v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramona" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366272" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943678v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946881v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946873v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415692" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946907v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946911v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946903v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946917v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251615v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251630v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251622v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946929v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03187638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620341v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319634494" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575619v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02653102v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943616v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02653016v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943615v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Campedel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Piatrik" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02653090v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651234v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651256v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325213v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oublal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Marouf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216187v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173974v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349308v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01914532v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718791v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605886v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002738v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352382v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288366" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Malard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olvera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuiliere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Buisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Crayencour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3379894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zaiem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Heba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2022.3195430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985867v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Furnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2021.3092838" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Liem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02399993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeel Parekh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362864v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bisot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2690570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02704820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Masurelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.443-475" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01116863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seichepine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Vallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2012.2233724" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2012.2228474" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gowing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kordelas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Aksay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kelly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0109-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02653026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2008.2007613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Essid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2007.890831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00477670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSA.2005.860351" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00477671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSA.2005.860842" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921274v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurian Quelennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chouteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887666" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04981264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Derrida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888528" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04959656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Gruttadauria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Stamatiadis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05467995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Benhaim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10887609" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05228563v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Benigmim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Roy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Kalogeiton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00300" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762097v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Letzelter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cort&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645968v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ga&#235;l" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715380" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665063v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rommel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagner&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447129" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04541350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Dutour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627424" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagnere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447682" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202766v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene-Camille Crayencour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemiche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ravanelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1087" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Angulo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mietlicki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095833" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216055v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04205024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00077" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03759651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10191" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782827v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02978978v4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cantisani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413841" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03219350v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616358" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985794v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414758" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601265v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1027" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389159v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02380780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Duong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943462v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas S Maia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fuentes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz W P Biscainho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Rocamora" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419361v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C Crayencour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291882v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tr&#233;goat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291896v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420403v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Bello" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682870" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175885v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colombo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943469v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barriere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462160" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724272v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schiratti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Le Douget" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le van Quyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogac Basaran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713307v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q K Duong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hajlaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553390" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Bello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950907v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287881v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422947v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Conneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081305" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576857v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447977v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943475v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben-Youssef" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bilac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chamoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136814" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713341v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7951792" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Khanh-Ngoc Duong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636627v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943480v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287866v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288480v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288525v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393959v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532497" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287867v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393968v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288453v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393964v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287266v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287868v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943532v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M Bittner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salamon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943536v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seichepine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fevotte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cappe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854901" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287869v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287334v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288386v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288353v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dremeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958775v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637836" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959103v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661983" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288526v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943543v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638316" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126767v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Foucard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616154" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286798v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00904461v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616151" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106754v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132529v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287820" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943553v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467557" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278688v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexiadis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396492" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288313v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kelly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713906v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gulluni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713825v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Maazaoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072416" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02714059v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946424" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00639097v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02713989v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943617v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Lin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianni Zhang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kell" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel O'Connor" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072414" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943613v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPAA.2011.6082330" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278689v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747590v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1873951.1874100" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747689v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prado" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet F&#233;licien" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747730v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bozonnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747558v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653393" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943620v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747785v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495784" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03117111v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943665v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943669v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardeur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haller" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sikora" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4959918" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03117240v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943624v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987822v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daragh Byrne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987824v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Rehatschek" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463579" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943672v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wegener" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Burred" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sikora" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943674v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943676v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramona" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366272" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943678v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946881v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946873v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415692" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946907v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946903v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946911v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946917v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251615v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251630v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251622v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946929v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03187638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620341v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319634494" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575619v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02653102v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02653090v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943615v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Campedel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Piatrik" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02653016v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651234v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651256v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325213v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oublal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Marouf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216187v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173974v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349308v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01914532v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718791v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605886v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002738v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352382v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288366" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>