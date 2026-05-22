--- v0 (2026-04-02)
+++ v1 (2026-05-22)
@@ -100,243 +100,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlgoTch: the Virtual Teacher within AlgoPath</w:t>
+                <w:t xml:space="preserve">Adaptive multimedia streaming using a simulation test bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Perrin</w:t>
+                <w:t xml:space="preserve">Sébastien Linck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Linck</w:t>
+                <w:t xml:space="preserve">Emmanuel Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Zekrouf</w:t>
+                <w:t xml:space="preserve">Julien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Dedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Spies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (1), pp.47-73</w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.616-623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487998v1</w:t>
+                <w:t xml:space="preserve">hal-01228336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive multimedia streaming using a simulation test bed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">AlgoTch: the Virtual Teacher within AlgoPath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Linck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Spies</w:t>
+                <w:t xml:space="preserve">Dimitri Zekrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (4), pp.616-623</w:t>
+              <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.47-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228336v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -354,64 +354,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlgoPath's New Interface Helps You Find Your Way Through Common Algorithmic Mistakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Linck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Conference on Advances in Computer-Human Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IARIA, Feb 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -436,64 +436,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlgoPath: A New Way of Learning Algorithmic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Linck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -531,77 +531,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-Dependent RED Policy (DDRED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Linck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Dedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Spies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICN'07, 6th int. conf. on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.51--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -626,103 +626,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video quality estimation of {DCCP} streaming over wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Linck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Linck</w:t>
+                <w:t xml:space="preserve">Emmanuel Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Dedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Spies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procs of the 14th IEEE Euromicro Conference on Parallel, Distributed and Network based Processing (PDP 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.405--412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -747,77 +747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing the MAC Retransmission Times from the RTT in TCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Dedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Linck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Spies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromedia Conference, Workshop on Distributed Multimedia Databases and Multimedia Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France. pp.190-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -874,51 +874,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et adaptation des communications dans un réseau hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Linck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Franche Comté (UFC), Besançon, FRA., 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1114,51 +1114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Linck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zekrouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487969v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04487927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Linck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Spies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zekrouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487969v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04487927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>