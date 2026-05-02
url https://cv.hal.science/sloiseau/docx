--- v0 (2026-04-08)
+++ v1 (2026-05-02)
@@ -2488,3621 +2488,3621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05371761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coverb in Tuwari (Wario, Papua-New-Guinea), coverbs, along with other complex predicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syntax of the World’s Languages X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Potsdam (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New elements for the history of the Croissant (northernmost Occitan area)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Bordeau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Potsdam (Germany), Germany</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description des dialectes de l’aire du Croissant : une approche différentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Rencontre annuelle Langues &amp; Langage à la croisée des Disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche différentielle de la description d'un doculecte du Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e rencontre sur les parlers du Croissant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Saint-Amand-de-Boixe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Describing and modeling linguistic fieldwork data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIGEL Special Interest Group Endangered Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adverbial clauses and subordination strategies in Tuwari and in some other papuan languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On the variation of adverbial clauses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Göttingen (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04894669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominal expression and subordination in Tuwari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APLL-15 (Austronesian and Papuan languages and linguistics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Palacký University, Olomouc,, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04894654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualizing Linguistic Fieldwork Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on language documentation &amp; conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hawaii (on line), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the relationships between pieces of data produced during fieldwork through linked open data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language documentation archiving conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03827836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation diasystémique de la conjugaison dans le domaine du Croissant (gallo-roman) : classes flexionnelles, espaces thématiques et exponence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Esher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léo Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude "Modélisation diasystémique et typologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02116711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enquête sociolinguistique : visée cartographique et difficultés métrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude Diversité et dynamiques : les étudiants de Paris 13, approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Villetaneuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structuration du système verbal des parlers du Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lille, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Esher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léo Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2es Rencontres sur les parlers du Croissant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montluçon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Saint-Amand-de-Boixe, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02116709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure : propriété intrinsèque des objets linguistiques ou simple enjeu de méthodes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SPHERE, La mesure en sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPHERE, Université Paris Cité, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de la Société Française d’Histoire des Sciences de l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Histoire des Sciences de l’Homme, EHESS, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Göttingen (DE), Germany</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréquence mathématisée et fréquence non mesurée dans l'histoire récente de la linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque international de la Société française pour l’histoire des sciences de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Palacký University, Olomouc,, Czech Republic</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glides phonémiques et glides dérivés en tuwari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Colloque du Réseau français de phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hawaii (on line), United States</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tail-head linkage mechanisms in Tuwari (Papua-New-Guinea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Austronesian and Papuan Languages and Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOAS University of London, May 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque Changement sémantique, statistique lexicale et variation diatopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changements linguistiques et phénomènes sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilinguisme et écologie linguistique : le tuwari (Nouvelle-Guinée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Bassins multilingues et multiculturels : dynamiques d’interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Léo Léonard, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métatypie et phénomènes de diffusion en Nouvelle-Guinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études de la Société de Linguistique de Paris 17 janvier 2015 : Diffusion : implantation, affinites, convergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Léo Léonard, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enquête linguistique : le tuwari(Papouasie-Nouvelle-Guinée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour l’Association des amis et anciens du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Corpus numérisé de la Presse francophone - un outil pour l'analyse à dominante inductive de la variation en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Villetaneuse, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Δια ii : les variations diasystémiques et leurs interdépendances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Copenhague, Danemark. pp.101-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00772030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écarts à la norme, fréquence et variation diatopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Linguistique des formes exclues : descriptions, genres, épistémologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bruxelles Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La différentiation du français dans l'espace francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louise Esher</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Δια ii : les variations diasystémiques et leurs interdépendances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Copenhague, Danemark. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00772029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories de la fréquence linguistique et interprétations des faits quantitatifs en sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Congrès mondial de linguistique française, CMLF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.1861-1875</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00724755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation et fréquence textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes, documents, œuvres (autour de François Rastier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00724873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de tradition discursive : une perspective diachronique sur les genres textuels et sur les phénomènes de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Conscila " Modèles et théories du genre en confrontation "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00724783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditions discursives et fréquence textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les traditions discursives en question : quelles normes entre la langue et le texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tübingen, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00648610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rythmes sémantiques en corpus : changement sémantique et linguistique textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Néologie sémantique et corpus : une rencontre de méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tübingen, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00648617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affinités entre sens et positions : tactique sémantique et corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIe Congrès de Linguistique et Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Espagne. pp.261-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00648604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tel, comparativo atípico del francés : una gramática de los usos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Léo Léonard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the IIe International Conference on Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, A Coruña, España. pp.491-504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts et emprunts entre discours, l'exemple du discours politique chez Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude "Modélisation diasystémique et typologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">2e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, États-Unis. pp.1179-1190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00503902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The TextometrieR package: textual data analysis for social sciences and humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louise Esher</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Léo Léonard</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">useR!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rennes, France. pp.En ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00984192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textual typology and variation analysis in large corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Russian National Corpus Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00648613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions et méthodes quantitatives : une comparaison de plusieurs traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième colloque international de l'Association Française de Linguistique Cognitive (AFLICO) " Grammaires en Construction(s) - Grammars in Construction(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00648619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PASSAGE Syntactic Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montluçon, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 7th International Workshop on Treebanks and Linguistic Theories (TLT 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Léon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00553256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictionnaire comme genre ou comme ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SPHERE, La mesure en sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPHERE, Université Paris Cité, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Lexicographie et informatique : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Léon</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les constructions en &amp;quot;prendre N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de la Société Française d’Histoire des Sciences de l’Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Histoire des Sciences de l’Homme, EHESS, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Statut et force des "constructions" : entre grammaire et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Léon</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00329528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large Scale Production of Syntactic Annotations to Move Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLING'08 Workshop on Cross-Framework and Cross-Domain Parser Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00553530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter l'afférence contextuelle à partir d'un graphe de dictionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sémantique lexicale au regard des textes et des corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SOAS University of London, May 2016, Londres, United Kingdom</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00354482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration contrastive de trois corpus de sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ablali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Journées d'analyse des données textuelles (JADT 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Besançon, France. pp.631-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00724963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réactionnaire et fasciste : entre discours politique et discours philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Emprunts et gloses politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Université de Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Léo Léonard, Oct 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment décrire les concepts philosophiques ? Analyse sémantique sur corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Corpus de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Léo Léonard, Jan 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XML comme format cumulatif : décrire la solidarité de différents niveaux d'annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Atala Articuler les traitements sur corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thématique et sémantique contextuelle d'un concept philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes journées de la linguistique de corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Lorient, France. pp.129-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Copenhague, Danemark. pp.101-120</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thématique et impression référentielle dans le discours philosophique. Description sur corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Conscila Sémantique des textes théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...1824 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170915v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00170892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthos du philosophe chez Deleuze</w:t>
               </w:r>
@@ -6215,51 +6215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léo Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6631,51 +6631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FAE2319"/>
+    <w:nsid w:val="D4390E00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6862,51 +6862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sloiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5249-9550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111669855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/317184239" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357219815" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rastier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648602v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252437v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981950v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648617v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sloiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5249-9550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111669855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/317184239" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357219815" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rastier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648602v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252437v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981950v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>