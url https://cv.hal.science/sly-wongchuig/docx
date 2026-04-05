--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -459,299 +459,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05422331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite Requirements to Capture Water Propagation in Earth's Rivers</w:t>
+                <w:t xml:space="preserve">Widespread and Exceptional Reduction in River Water Levels Across the Amazon Basin During the 2023 Extreme Drought Revealed by Satellite Altimetry and SWOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cerbelaud</w:t>
+                <w:t xml:space="preserve">Daniel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C H David</w:t>
+                <w:t xml:space="preserve">Alice Fassoni‐andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pavelsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
+                <w:t xml:space="preserve">Ayan Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024rg000871⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (11), pp.e2025GL116180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025gl116180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213277v1</w:t>
+                <w:t xml:space="preserve">hal-05120509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread and Exceptional Reduction in River Water Levels Across the Amazon Basin During the 2023 Extreme Drought Revealed by Satellite Altimetry and SWOT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satellite Requirements to Capture Water Propagation in Earth's Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C H David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Moreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Papa</w:t>
+                <w:t xml:space="preserve">T. Pavelsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fassoni‐andrade</w:t>
+                <w:t xml:space="preserve">S. Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayan Fleischmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sly Wongchuig</w:t>
+                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (11), pp.e2025GL116180. </w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025gl116180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024rg000871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05120509v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Andes-Amazon-Atlantic pathway: A foundational hydroclimate system for social-ecological system sustainability</w:t>
               </w:r>
@@ -1941,697 +1941,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much inundation occurs in the Amazon River basin ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
+                <w:t xml:space="preserve">A regional view of the linkages between hydro‐climatic changes and deforestation in the Southern Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Melack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sly Wongchuig</w:t>
+                <w:t xml:space="preserve">Jhan Carlo Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Condom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113099⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (7), pp.3757-3775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.7443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701905v1</w:t>
+                <w:t xml:space="preserve">hal-03530939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regional view of the linkages between hydro‐climatic changes and deforestation in the Southern Amazon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How much inundation occurs in the Amazon River basin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Santos Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Melack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (7), pp.3757-3775. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 278, pp.113099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.7443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530939v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Changes in the Atmospheric Circulation Patterns during the Dry-to-Wet Transition Season in South Tropical South America (1979-2020): Impacts on Precipitation and Fire Season</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jhan-Carlo Espinoza</w:t>
+                <w:t xml:space="preserve">Amazon Hydrology From Space: Scientific Advances and Future Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Santos Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola A Arias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hans Segura</w:t>
+                <w:t xml:space="preserve">Rodrigo Cauduro Dias De Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-21-0303.1⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020RG000728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446949v1</w:t>
+                <w:t xml:space="preserve">insu-03671317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hydroclimate-vegetation relationship in the Southwestern Amazon during the 2000–2019 period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Changes in the Atmospheric Circulation Patterns during the Dry-to-Wet Transition Season in South Tropical South America (1979-2020): Impacts on Precipitation and Fire Season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhan-Carlo Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola A Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Gutierrez-Cori</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paola Arias</w:t>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Junquas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frwa.2021.648499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (22), pp.9025-9042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-21-0303.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318356v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazon Hydrology From Space: Scientific Advances and Future Challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Papa</w:t>
+                <w:t xml:space="preserve">On the hydroclimate-vegetation relationship in the Southwestern Amazon during the 2000–2019 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Gutierrez-Cori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhan Carlo Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Cauduro Dias De Paiva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sly Wongchuig</w:t>
+                <w:t xml:space="preserve">Paola Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59, </w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.648499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020RG000728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2021.648499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671317v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of future SWOT-based river elevations, surface extent observations and discharge estimations into uncertain global hydrological models</w:t>
               </w:r>
@@ -2880,103 +2880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional hydro-climatic changes in the Southern Amazon Basin (Upper Madeira Basin) during the 1982–2017 period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhan Carlo Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sörensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Molina-Carpio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.100637. </w:t>
@@ -3968,51 +3968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17244F69"/>
+    <w:nsid w:val="1370B018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4199,51 +4199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sly-wongchuig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JXM-9676-2024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384100v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sierra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucharel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01225-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uelison Mateus Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101805" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerbelaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavelsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biancamaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024rg000871" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni&#8208;andrade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Fleischmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire F. Beveridge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan-Carlo Espinoza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Athayde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bibiana Correa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago B. A. Couto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306229121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Siqueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleischmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Marengo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P Cunha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajcc.2024.133026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Junquas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan S. Fleischmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K. Hamilton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acb9a7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06835-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04554371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias de Paiva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Barbosa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kitambo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Tshimanga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2957-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongchuig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kitambo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fleischmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101563" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530939v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Segura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7443" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446949v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A Arias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0303.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318356v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gutierrez-Cori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.648499" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000728" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig-Correa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125473" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrogo Paiva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.04.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZR1QLV8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#246;rensson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Carpio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100637" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paiva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3714" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melack" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sly-wongchuig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JXM-9676-2024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384100v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sierra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucharel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01225-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uelison Mateus Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101805" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni&#8208;andrade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Fleischmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerbelaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavelsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biancamaria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024rg000871" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire F. Beveridge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan-Carlo Espinoza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Athayde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bibiana Correa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago B. A. Couto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306229121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Siqueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleischmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Marengo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P Cunha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajcc.2024.133026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Junquas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan S. Fleischmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K. Hamilton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acb9a7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06835-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04554371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias de Paiva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Barbosa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kitambo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Tshimanga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2957-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongchuig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kitambo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fleischmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101563" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Segura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000728" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A Arias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0303.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gutierrez-Cori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.648499" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig-Correa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125473" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrogo Paiva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.04.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZR1QLV8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#246;rensson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Carpio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100637" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paiva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3714" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melack" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>