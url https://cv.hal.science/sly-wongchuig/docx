--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -77,53 +77,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sly-wongchuig</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=zBLDJiQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/JXM-9676-2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -183,2846 +204,2846 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent significant drying in Central Congo Basin linked to weakened Walker circulation and warmer Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayan Santos Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boucharel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), pp.344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41612-025-01225-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring water surface elevation dynamics in the Brazilian Pantanal wetland using radar altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uelison Mateus Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40, pp.101805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rsase.2025.101805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05422331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread and Exceptional Reduction in River Water Levels Across the Amazon Basin During the 2023 Extreme Drought Revealed by Satellite Altimetry and SWOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fassoni‐andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 52 (11), pp.e2025GL116180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2025gl116180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite Requirements to Capture Water Propagation in Earth's Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C H David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pavelsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024rg000871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Andes-Amazon-Atlantic pathway: A foundational hydroclimate system for social-ecological system sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire F. Beveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhan-Carlo Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Athayde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bibiana Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago B. A. Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2306229121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐Satellite Data Assimilation for Large‐Scale Hydrological‐Hydrodynamic Prediction: Proof of Concept in the Amazon Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024WR037155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Drought of Amazonia in 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose A Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana P Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhan-Carlo Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Schöngart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (03), pp.567-597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ajcc.2024.133026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the surface and atmospheric water budget due to projected Amazon deforestation: Lessons from a fully coupled model simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhan-Carlo Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Condom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Junquas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 625 (A), 130082 [21 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.130082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04195480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased floodplain inundation in the Amazon since 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayan S. Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen K. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fassoni-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (3), 034024 [13 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-9326/acb9a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of land-surface heterogeneities and Amazonian deforestation on the wet season onset in southern Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhan-Carlo Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Junquas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61 (9-10), pp.4867-4898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-023-06835-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04131491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive fluxes over Amazon floodplain revealed by 2D hydrodynamic modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A long-term monthly surface water storage dataset for the Congo basin from 1992 to 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Cauduro Dias de Paiva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sly Wongchuig</w:t>
+                <w:t xml:space="preserve">Benjamin M Kitambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudio Barbosa</w:t>
+                <w:t xml:space="preserve">Adrien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Durand</w:t>
+                <w:t xml:space="preserve">Raphael M Tshimanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.130122⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-2957-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">ird-04554371v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term monthly surface water storage dataset for the Congo basin from 1992 to 2015</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improved modeling of Congo's hydrology for floods and droughts analysis and ENSO teleconnections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wongchuig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kitambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-15-2957-2023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, 101563 [21 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04182592v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved modeling of Congo's hydrology for floods and droughts analysis and ENSO teleconnections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expressive fluxes over Amazon floodplain revealed by 2D hydrodynamic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kitambo</w:t>
+                <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cauduro Dias de Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Papa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Paris</w:t>
+                <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Fleischmann</w:t>
+                <w:t xml:space="preserve">Cláudio Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 625, pp.130122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.130122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439112v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04554371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regional view of the linkages between hydro‐climatic changes and deforestation in the Southern Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhan Carlo Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Condom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (7), pp.3757-3775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/joc.7443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much inundation occurs in the Amazon River basin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Santos Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayan Santos Fleischmann</w:t>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Melack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 278, pp.113099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazon Hydrology From Space: Scientific Advances and Future Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Santos Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayan Santos Fleischmann</w:t>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cauduro Dias De Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020RG000728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03671317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Changes in the Atmospheric Circulation Patterns during the Dry-to-Wet Transition Season in South Tropical South America (1979-2020): Impacts on Precipitation and Fire Season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhan-Carlo Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola A Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Junquas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (22), pp.9025-9042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JCLI-D-21-0303.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hydroclimate-vegetation relationship in the Southwestern Amazon during the 2000–2019 period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Gutierrez-Cori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhan Carlo Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.648499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frwa.2021.648499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of future SWOT-based river elevations, surface extent observations and discharge estimations into uncertain global hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig-Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cauduro Dias de Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Collischonn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 590, pp.125473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution mapping of inundation area in the Amazon basin from a combination of L-band passive microwave, optical and radar datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrogo Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81, pp.58-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jag.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional hydro-climatic changes in the Southern Amazon Basin (Upper Madeira Basin) during the 1982–2017 period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhan Carlo Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sörensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyane Ronchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Molina-Carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.100637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejrh.2019.100637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3032,163 +3053,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof-of-concept for the assimilation of multi-mission remote sensing data for large-scale discharge estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3198,545 +3219,545 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apresentaçao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fassoni-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fassoni-Andrade, A. (ed.); Fleischmann, A. (ed.); Papa, Fabrice (ed.); Paiva, R. (ed.); Wongchuig, S. (ed.); Melack, J. (ed.); Ferreira, H. (trad.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hidrologia da Amazônia vista do espaço : avanços cientificos e desafios futuros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ABRHidro, n.p., 2023, 978-85-88686-48-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Síntese dos avanços científicos, desafios futuros e prioridades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fassoni-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fassoni-Andrade, A. (ed.); Fleischmann, A. (ed.); Papa, Fabrice (ed.); Paiva, R. (ed.); Wongchuig, S. (ed.); Melack, J. (ed.); Ferreira, H. (trad.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hidrologia da Amazônia vista do espaço : avanços cientificos e desafios futuros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ABRHidro, pp.133-135, 2023, 978-85-88686-48-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelagem do ciclo hidrológico da Amazônia e suas áreas úmidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Melack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fassoni-Andrade, A. (ed.); Fleischmann, A. (ed.); Papa, Fabrice (ed.); Paiva, R. (ed.); Wongchuig, S. (ed.); Melack, J. (ed.); Ferreira, H. (trad.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hidrologia da Amazônia vista do espaço : avanços cientificos e desafios futuros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ABRHidro, pp.102-114, 2023, 978-85-88686-48-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introdução</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fassoni-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fassoni-Andrade, A. (ed.); Fleischmann, A. (ed.); Papa, Fabrice (ed.); Paiva, R. (ed.); Wongchuig, S. (ed.); Melack, J. (ed.); Ferreira, H. (trad.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hidrologia da Amazônia vista do espaço : avanços cientificos e desafiios futuros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ABRHidro, pp.18-23, 2023, 978-85-88686-48-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3746,161 +3767,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidrologia da Amazônia vista do espaço : avanços cientificos e desafios futuros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fassoni-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ABRHidro, 224 p., 2023, 978-85-88686-48-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3968,51 +3989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1370B018"/>
+    <w:nsid w:val="2EF1FCD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4199,51 +4220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sly-wongchuig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JXM-9676-2024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384100v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sierra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucharel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01225-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uelison Mateus Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101805" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni&#8208;andrade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Fleischmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerbelaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavelsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biancamaria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024rg000871" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire F. Beveridge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan-Carlo Espinoza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Athayde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bibiana Correa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago B. A. Couto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306229121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Siqueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleischmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Marengo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P Cunha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajcc.2024.133026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Junquas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan S. Fleischmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K. Hamilton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acb9a7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06835-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04554371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias de Paiva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Barbosa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kitambo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Tshimanga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2957-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongchuig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kitambo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fleischmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101563" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Segura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000728" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A Arias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0303.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gutierrez-Cori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.648499" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig-Correa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125473" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrogo Paiva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.04.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZR1QLV8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#246;rensson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Carpio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100637" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paiva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3714" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melack" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sly-wongchuig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=zBLDJiQAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JXM-9676-2024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sierra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucharel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01225-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uelison Mateus Ribeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101805" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni&#8208;andrade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Fleischmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerbelaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavelsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biancamaria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024rg000871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire F. Beveridge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan-Carlo Espinoza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Athayde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bibiana Correa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago B. A. Couto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306229121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Siqueira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleischmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037155" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Marengo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P Cunha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajcc.2024.133026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Junquas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan S. Fleischmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K. Hamilton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acb9a7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06835-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kitambo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Tshimanga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2957-2023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongchuig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kitambo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fleischmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101563" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04554371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias de Paiva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Barbosa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Segura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000728" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A Arias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0303.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gutierrez-Cori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.648499" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig-Correa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125473" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrogo Paiva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.04.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZR1QLV8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#246;rensson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Carpio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100637" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paiva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3714" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melack" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351526v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>