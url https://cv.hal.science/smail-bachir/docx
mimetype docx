--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Smail Bachir </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR à l'Université de Poitiers. Laboratoire XLIM, UMR 7252</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">smail-bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1186-3747</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070340285</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190589650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000356735869</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe SRI, équipe SYCOMOR & Axe SRF, équipe C2SNL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département BUT-MMI de l'IUT d'Angoulême.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master-2 IOT Sciences Fondamentales et Appliquées de l'Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole d'ingénieurs du EiCNAM. Section Mécatronique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et commande pour l’amélioration du bilan énergétique et de la qualité des transmissions dans les émetteurs RF.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude et conception des systèmes de radiocommunications pour les nouveaux standards.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d’outils de surveillance des systèmes physiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive digital predistortion based on Feedback–Wiener Model for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.1635-1642. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078723000491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive digital predistortion based on Feedback Wiener Model for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (Special Issue 10), pp.1635 - 1642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA With Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWT.2023.3266095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA With Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping code in conjunction with DCT for PAPR reduction in multicarrier system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-021-01928-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Predistortion of Wideband Signals with Reduced Complexity Based on Feedback Wiener System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2021), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26636/jtit.2021.144520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping code in conjunction with DCT for PAPR reduction in multicarrier system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Predistortion of Wideband Signals with Reduced Complexity Based on Feedback Wiener System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplifier-Aware Content-Based Precoder Design for Hierarchical Image Transmission over a Realistic MIMO-OFDM Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (12), pp.1950209. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126619502098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technique combining the Tone Reservation method with Clipping technique to reduce the Peak-to-Average Power Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Abdelali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oumsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), pp.5215. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i6.pp5215-5226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleaving Technique Implementation to Reduce PAPR of OFDM Signal in Presence of Nonlinear Ampliﬁcation with Memory Eﬀects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.14 - 22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26636/jtit.2018.123517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using guard interval signal to improve tone reservation method for peak-to-average power ratio reduction in orthogonal frequency division multiplexing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), p. 476 - 483. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2014.0288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RF power amplifiers modeling and identification for wideband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (2), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-015-0519-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD Tool for an Array of Differential Oscillators Coupled Through a Broadband Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela-Izabela Ionita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Iordache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.178-187. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and characterization of oscillator circuits by Van Der Pol model using parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Iordache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.1250043. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126612500430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization of radio frequency amplifiers using nonlinear Internal Model Control method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (6), pp.495-501. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization of RF Power Amplifiers Using Adaptive Kalman Filtering Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.1001-1018. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126611007724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW IDENTIFICATION PROCEDURE FOR CONTINUOUS-TIME RADIO FREQUENCY POWER AMPLIFIER MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (06), pp.1259-1274. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126610006669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation paramétrique pour le diagnostic des processus : Application à la bobine à noyau de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ben Ameur Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Jellassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (5), pp.509-539. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.42.509-539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Model Identification of RF Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (6), pp.398-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Faults Diagnosis In Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006, pp.27--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis by Parameter Estimation of Stator and Rotor Faults Occurring in Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (3), pp.963--973. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2006.874258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramètrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Faults Diagnosis in Induction Machines under Fixed Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (4), pp.679--684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la machine asynchrone par identification paramétrique- Modélisation et détection des défauts stator et rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2002 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Pruning Method of Digital PreDistortion Models Based on DLA Algorithm for LTE/5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, France. pp.948-953, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization of Multi-band RF Transmitters Based on Direct Learning Architecture for LTE/5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, France. pp.126-131, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d’architectures d’amplification Doherty dans un objectif d’amélioration de la bande passante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrazaq Abdulaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes JNM -- Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced on using digital predistortion in radio station for new generations of wireless systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Systems and Control (ICSC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Batna Algeria, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA with Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego. USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA With Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, San Diego (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion numérique adaptative à base de modèle Feedback-Wiener appliquée aux signaux aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes JNM -- Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak Power Reduction for Multicarrier Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Int'l Electronics and Circuits Conference (ECC'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d’un réseau de préadaptation d’entrée pour application Doherty large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes JNM -- Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New block-Oriented Model for Reduced Complexity Digital Predistortion in Wideband Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Block-Oriented Model for Reduced Complexity Digital Predistortion in Wideband Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Blocks Model for Complexity-Reduced Modeling of RF Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2019.8702517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle comportemental par blocs pour la modélisation des amplificateurs de puissance RF dans un contexte de reconfigurabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 50W Highly Linear 3-Way Integrated Wideband Doherty PA for Small-Cell Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, France. pp.1229-1232, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR Reduction Performance in WIMAX OFDM Systems using Interleavers with Downward-Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR Reduction Using Interleavers with Downward Compatibility in OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geo-Spatial Knowledge and Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Chiang Mai, Thailand. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0896-3_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PAPR reduction based on block interleaving method in presence of nonlinear PA model with memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog predistortion for high power amplifier over the Ku-band (13,75–14,5 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, France. pp.848-851, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur de puissance Doherty Intégré Large-bande Optimisé en Rendement et en Linéarité pour application de Small-Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Blednov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion analogique pour amplificateur de puissance en bande Ku (13,75 - 14,5 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des sous-porteuses nulles pour l'amélioration de la méthode de réduction du PAPR par entrelacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nonlinear power amplifier on the transmission of scalable multimedia contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of hybrid tone reservation method for PAPR reduction using power amplifier with memory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur les performances de la méthode TR avec écrêtage pour la réduction des fluctuations dans les modulations mutliporteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Abdelali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oumsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El Alaoui Ouatik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du PAPR dans les modulations OFDM basée sur la méthode TR avec prise en compte de l’intervalle de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ièmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator fault diagnosis in induction machines by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd IEEE International Symposium on Industrial Electronics (IEEE-ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul,Turkey, Turkey. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of PAPR Reduction Effects in OFDM Systems Using Several Power Amplifier Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE INTERNATIONAL NEWCAS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From narrowband to wideband modeling of radio frequency power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Amplifier Performance Improvement Using Tunable Matching Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Settaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication Systems ICCS'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Pilani, India. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale d'une optimisation de la méthode TR pour la réduction du PAPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak power reduction for OFDM systems in vehicular wireless communications context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics, Computers and Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible OFDM system for peak power reduction in OFDM-based Cognitive Radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Signal Processing and their Applications (WoSSPA), 2013 8th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Alger, Algeria. pp.452 - 459, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoSSPA.2013.6602406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Several Gradient Based Optimization Algorithms for PAPR Reduction in OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'Amplificateur de puissance basée sur la transformée Fourier en utilisant une nouvelle méthode mathématique avec des retards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.JNM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power amplifier envelope distortion model using direct calculation of polynomial parameters and delay taps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicusor Calinoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.292 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un amplificateur de puissance pour un radar GPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed time and frequency-domain identification of Radio Frequency Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicusor Calinoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1018 - 1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la commande par modèle interne pour la linéarisation des amplificateurs de puissance en bande de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.JNM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of BandPass Delta Sigma Modulators in Wireless Transceivers Using Parameter Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wireless and Mobile Communications ICWMC'09.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes, France. pp.396 - 400, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWMC.2009.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Delta Sigma Modulators for High Speed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE International Midwest Symposium on Circuits and Systems MWSCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cancun, Mexico. pp.385 - 388, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2009.5236075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Band Pass Delta Sigma modulators using parameters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1074 - 1077, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUMC.2009.5296107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust linearization of RF amplifiers using nonlinear internal model control method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1457 - 1460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering algorithm for on-line memory polynomial predistortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.987 - 990, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2008.4751517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass delta sigma optimization using parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA Conference and IEEE Northeast Workshop on Circuits and Systems NEWCAS-TAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.209 - 212, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line memory polynomial predistortion based on the adapted kalman filtering algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA Conference and IEEE Northeast Workshop on Circuits and Systems NEWCAS-TAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.65 - 68, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and identification of continuous-time system for RF amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.987 - 990, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2008.4751621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarisation adaptative d'un amplificateur de puissance radio fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.JNM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Identification of Continuous-Time Radio Frequency Power Amplifier Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.ECC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Power Amplifier using MIMO Time-Domain representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méthodologie de Diagnostic basée sur l’approche Bayesienne : Application a la machine asynchrone a vitesse constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méthodologie de Diagnostic basée sur l'approche Bayésienne : Application à la machine asynchrone à vitesse constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIORAL MODELING AND DIGITAL PREDISTORTION OF RF POWER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-time model identification using reinitialized partial moments - Application to power amplifier modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator faults diagnosis in induction machines under fixed speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresden, Germany. 9 pp.-P.9, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2005.219497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et identification des amplificateurs de puissance à partir d'une structure de Modulation/Démodulation IQ à conversion directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a non-integer model of induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Benchellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Workshop on Fractional Differentiation and its Applications (IFAC FDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Bordeaux, France. pp.(400-407)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Characterization of Power Amplifier using Time-Domain envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Electronics and System Analysis (IWESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Internal Model Control Based on Cartesian Signlas for High Frequency Amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Electronics and System Analysis (IWESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Linear Identification of Continous Time Systems Using Neural Networks - Application to a Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Benoit-Marand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Signac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Electronics and System Analysis (IWESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line stator faults diagnosis by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. N°209 - 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie de diagnostic basée sur une approche bayésienne : application en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées doctorales d'Automatique (JDA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valenciennes, France. pp.425-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et diagnostic de la machine asynchrone par identification paramétrique à vitesse constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electrotechnique du Futur (EF 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif sur Yvette, France. ref 22 - 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone d'automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New parameter estimation method applied to broken rotor bars detection in induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimacs 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator faults diagnosis by parameter estimation without speed sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squirrel cage rotor modeling for broken bars detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification avec information a priori pour la détection de défauts statoriques de la machine asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Identification et Modélisation Expérimentale (JIME 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nancy, France. pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis by parameter estimation of stator and rotor faults occuring in induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et diagnostic des ruptures de barres rotoriques par identification paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Saint Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electrotechnique du Futur (EF 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nancy, France. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction motor modeling of broken rotor bars and fault detection by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Symposium on Diagnostics for Electrical Machines, Power Electronics and Drive (SDEMPED'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Grado, Italy. pp.145-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling induction machine winding faults for diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.47-95, 2011, 978-1-84821-263-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des défauts de bobinage de la machine asynchrone pour son diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications-Lavoisier, pp.47-95, 2011, 978-2-7462-2236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for knowledge and diagnosis of electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Methods for Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-243, 2009, 9781848210936. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611760.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of induction machines by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Methods for Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.249-273, 2009, 9781848210936. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611760.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la machine asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de commande des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications; Lavoisier, pp.253-276, 2003, Traité EGEM. Série Génie électrique, 2-7462-0576-9 (imprimé) ; 978-2-7462-2852-8 (numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation paramétrique pour la connaissance et le diagnostic des machines électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de commande des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications; Lavoisier, pp.215-251, 2003, Traité EGEM. Série Génie électrique, 2-7462-0576-9 (imprimé) ; 978-2-7462-2852-8 (numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'analyse, de modélisation et de commande pour les radiocommunications Application aux amplificateurs de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Poitiers (France), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01211782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Smail Bachir </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR à l'Université de Poitiers. Laboratoire XLIM, UMR 7252</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">smail-bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1186-3747</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070340285</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190589650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000356735869</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe SRI, équipe SYCOMOR & Axe SRF, équipe C2SNL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département BUT-MMI de l'IUT d'Angoulême.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master-2 IOT Sciences Fondamentales et Appliquées de l'Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole d'ingénieurs du EiCNAM. Section Mécatronique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et commande pour l’amélioration du bilan énergétique et de la qualité des transmissions dans les émetteurs RF.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude et conception des systèmes de radiocommunications pour les nouveaux standards.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d’outils de surveillance des systèmes physiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive digital predistortion based on Feedback–Wiener Model for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.1635-1642. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078723000491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive digital predistortion based on Feedback Wiener Model for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (Special Issue 10), pp.1635 - 1642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA With Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWT.2023.3266095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA With Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping code in conjunction with DCT for PAPR reduction in multicarrier system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-021-01928-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Predistortion of Wideband Signals with Reduced Complexity Based on Feedback Wiener System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2021), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26636/jtit.2021.144520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Predistortion of Wideband Signals with Reduced Complexity Based on Feedback Wiener System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping code in conjunction with DCT for PAPR reduction in multicarrier system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplifier-Aware Content-Based Precoder Design for Hierarchical Image Transmission over a Realistic MIMO-OFDM Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (12), pp.1950209. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126619502098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technique combining the Tone Reservation method with Clipping technique to reduce the Peak-to-Average Power Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Abdelali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oumsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), pp.5215. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i6.pp5215-5226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleaving Technique Implementation to Reduce PAPR of OFDM Signal in Presence of Nonlinear Ampliﬁcation with Memory Eﬀects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.14 - 22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26636/jtit.2018.123517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using guard interval signal to improve tone reservation method for peak-to-average power ratio reduction in orthogonal frequency division multiplexing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), p. 476 - 483. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2014.0288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RF power amplifiers modeling and identification for wideband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (2), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-015-0519-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD Tool for an Array of Differential Oscillators Coupled Through a Broadband Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela-Izabela Ionita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Iordache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.178-187. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and characterization of oscillator circuits by Van Der Pol model using parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Iordache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.1250043. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126612500430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization of radio frequency amplifiers using nonlinear Internal Model Control method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (6), pp.495-501. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization of RF Power Amplifiers Using Adaptive Kalman Filtering Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.1001-1018. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126611007724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW IDENTIFICATION PROCEDURE FOR CONTINUOUS-TIME RADIO FREQUENCY POWER AMPLIFIER MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (06), pp.1259-1274. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126610006669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation paramétrique pour le diagnostic des processus : Application à la bobine à noyau de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ben Ameur Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Jellassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (5), pp.509-539. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.42.509-539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Model Identification of RF Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (6), pp.398-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis by Parameter Estimation of Stator and Rotor Faults Occurring in Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (3), pp.963--973. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2006.874258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Faults Diagnosis In Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006, pp.27--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Faults Diagnosis in Induction Machines under Fixed Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (4), pp.679--684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramètrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la machine asynchrone par identification paramétrique- Modélisation et détection des défauts stator et rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2002 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Pruning Method of Digital PreDistortion Models Based on DLA Algorithm for LTE/5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, France. pp.948-953, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization of Multi-band RF Transmitters Based on Direct Learning Architecture for LTE/5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, France. pp.126-131, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d’architectures d’amplification Doherty dans un objectif d’amélioration de la bande passante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrazaq Abdulaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes JNM -- Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced on using digital predistortion in radio station for new generations of wireless systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Systems and Control (ICSC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Batna Algeria, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA with Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego. USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA With Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, San Diego (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion numérique adaptative à base de modèle Feedback-Wiener appliquée aux signaux aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes JNM -- Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak Power Reduction for Multicarrier Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Int'l Electronics and Circuits Conference (ECC'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d’un réseau de préadaptation d’entrée pour application Doherty large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes JNM -- Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New block-Oriented Model for Reduced Complexity Digital Predistortion in Wideband Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Block-Oriented Model for Reduced Complexity Digital Predistortion in Wideband Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle comportemental par blocs pour la modélisation des amplificateurs de puissance RF dans un contexte de reconfigurabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Blocks Model for Complexity-Reduced Modeling of RF Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2019.8702517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 50W Highly Linear 3-Way Integrated Wideband Doherty PA for Small-Cell Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, France. pp.1229-1232, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR Reduction Performance in WIMAX OFDM Systems using Interleavers with Downward-Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR Reduction Using Interleavers with Downward Compatibility in OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geo-Spatial Knowledge and Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Chiang Mai, Thailand. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0896-3_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PAPR reduction based on block interleaving method in presence of nonlinear PA model with memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur de puissance Doherty Intégré Large-bande Optimisé en Rendement et en Linéarité pour application de Small-Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Blednov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog predistortion for high power amplifier over the Ku-band (13,75–14,5 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, France. pp.848-851, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion analogique pour amplificateur de puissance en bande Ku (13,75 - 14,5 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des sous-porteuses nulles pour l'amélioration de la méthode de réduction du PAPR par entrelacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nonlinear power amplifier on the transmission of scalable multimedia contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of hybrid tone reservation method for PAPR reduction using power amplifier with memory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du PAPR dans les modulations OFDM basée sur la méthode TR avec prise en compte de l’intervalle de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ièmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur les performances de la méthode TR avec écrêtage pour la réduction des fluctuations dans les modulations mutliporteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Abdelali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oumsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El Alaoui Ouatik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator fault diagnosis in induction machines by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd IEEE International Symposium on Industrial Electronics (IEEE-ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul,Turkey, Turkey. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Amplifier Performance Improvement Using Tunable Matching Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Settaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication Systems ICCS'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Pilani, India. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale d'une optimisation de la méthode TR pour la réduction du PAPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of PAPR Reduction Effects in OFDM Systems Using Several Power Amplifier Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE INTERNATIONAL NEWCAS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From narrowband to wideband modeling of radio frequency power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak power reduction for OFDM systems in vehicular wireless communications context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics, Computers and Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible OFDM system for peak power reduction in OFDM-based Cognitive Radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Signal Processing and their Applications (WoSSPA), 2013 8th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Alger, Algeria. pp.452 - 459, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoSSPA.2013.6602406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Several Gradient Based Optimization Algorithms for PAPR Reduction in OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'Amplificateur de puissance basée sur la transformée Fourier en utilisant une nouvelle méthode mathématique avec des retards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.JNM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power amplifier envelope distortion model using direct calculation of polynomial parameters and delay taps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicusor Calinoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.292 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un amplificateur de puissance pour un radar GPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed time and frequency-domain identification of Radio Frequency Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicusor Calinoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1018 - 1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la commande par modèle interne pour la linéarisation des amplificateurs de puissance en bande de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.JNM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Delta Sigma Modulators for High Speed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE International Midwest Symposium on Circuits and Systems MWSCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cancun, Mexico. pp.385 - 388, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2009.5236075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of BandPass Delta Sigma Modulators in Wireless Transceivers Using Parameter Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wireless and Mobile Communications ICWMC'09.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes, France. pp.396 - 400, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWMC.2009.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Band Pass Delta Sigma modulators using parameters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1074 - 1077, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUMC.2009.5296107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust linearization of RF amplifiers using nonlinear internal model control method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1457 - 1460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering algorithm for on-line memory polynomial predistortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.987 - 990, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2008.4751517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and identification of continuous-time system for RF amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.987 - 990, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2008.4751621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line memory polynomial predistortion based on the adapted kalman filtering algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA Conference and IEEE Northeast Workshop on Circuits and Systems NEWCAS-TAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.65 - 68, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass delta sigma optimization using parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA Conference and IEEE Northeast Workshop on Circuits and Systems NEWCAS-TAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.209 - 212, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarisation adaptative d'un amplificateur de puissance radio fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.JNM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Identification of Continuous-Time Radio Frequency Power Amplifier Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.ECC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méthodologie de Diagnostic basée sur l’approche Bayesienne : Application a la machine asynchrone a vitesse constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Power Amplifier using MIMO Time-Domain representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIORAL MODELING AND DIGITAL PREDISTORTION OF RF POWER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méthodologie de Diagnostic basée sur l'approche Bayésienne : Application à la machine asynchrone à vitesse constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-time model identification using reinitialized partial moments - Application to power amplifier modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator faults diagnosis in induction machines under fixed speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresden, Germany. 9 pp.-P.9, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2005.219497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et identification des amplificateurs de puissance à partir d'une structure de Modulation/Démodulation IQ à conversion directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a non-integer model of induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Benchellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Workshop on Fractional Differentiation and its Applications (IFAC FDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Bordeaux, France. pp.(400-407)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Characterization of Power Amplifier using Time-Domain envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Electronics and System Analysis (IWESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Internal Model Control Based on Cartesian Signlas for High Frequency Amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Electronics and System Analysis (IWESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Linear Identification of Continous Time Systems Using Neural Networks - Application to a Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Benoit-Marand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Signac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Electronics and System Analysis (IWESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line stator faults diagnosis by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. N°209 - 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie de diagnostic basée sur une approche bayésienne : application en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées doctorales d'Automatique (JDA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valenciennes, France. pp.425-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et diagnostic de la machine asynchrone par identification paramétrique à vitesse constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electrotechnique du Futur (EF 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif sur Yvette, France. ref 22 - 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone d'automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New parameter estimation method applied to broken rotor bars detection in induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimacs 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator faults diagnosis by parameter estimation without speed sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squirrel cage rotor modeling for broken bars detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification avec information a priori pour la détection de défauts statoriques de la machine asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Identification et Modélisation Expérimentale (JIME 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nancy, France. pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis by parameter estimation of stator and rotor faults occuring in induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et diagnostic des ruptures de barres rotoriques par identification paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Saint Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electrotechnique du Futur (EF 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nancy, France. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction motor modeling of broken rotor bars and fault detection by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Symposium on Diagnostics for Electrical Machines, Power Electronics and Drive (SDEMPED'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Grado, Italy. pp.145-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling induction machine winding faults for diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.47-95, 2011, 978-1-84821-263-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des défauts de bobinage de la machine asynchrone pour son diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications-Lavoisier, pp.47-95, 2011, 978-2-7462-2236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for knowledge and diagnosis of electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Methods for Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-243, 2009, 9781848210936. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611760.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of induction machines by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Methods for Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.249-273, 2009, 9781848210936. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611760.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la machine asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de commande des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications; Lavoisier, pp.253-276, 2003, Traité EGEM. Série Génie électrique, 2-7462-0576-9 (imprimé) ; 978-2-7462-2852-8 (numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation paramétrique pour la connaissance et le diagnostic des machines électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de commande des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications; Lavoisier, pp.215-251, 2003, Traité EGEM. Série Génie électrique, 2-7462-0576-9 (imprimé) ; 978-2-7462-2852-8 (numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au diagnostic de la machine asynchrone par estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de poitiers, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05559123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'analyse, de modélisation et de commande pour les radiocommunications Application aux amplificateurs de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Poitiers (France), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01211782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13273C40"/>
+    <w:nsid w:val="E9C2E4AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="87A923D9"/>
+    <w:nsid w:val="5696C168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8BDF456F"/>
+    <w:nsid w:val="2BEDC729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smail-bachir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1186-3747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070340285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190589650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356735869" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543788v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouazza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pastore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000491" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cavarroc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lembeye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Mclaren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2023.3266095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aimer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Seddik Bouazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-021-01928-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2021.144520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sohtsinda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502098" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Abdelali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oumsis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i6.pp5215-5226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2018.123517" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2014.0288" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calinoiu Eugen Nicusor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-015-0519-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Izabela Ionita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Iordache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20663" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dumitrescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126612500430" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.07.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126611007724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126610006669" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ben Ameur Bazine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jellassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.509-539" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Djamai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.874258" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixiao Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ouvrard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gambier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321783" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335047" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrazaq Abdulaziz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015654v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401348" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702517" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541712" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Nouri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0896-3_60" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464827" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230977" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Blednov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663111v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841268" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841292" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Alaoui Ouatik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddin Koussa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933180v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573592" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936225v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Settaf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Huin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoSSPA.2013.6602406" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783894v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782919v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicusor Calinoiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2009.73" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robbe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Doucet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2009.5236075" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2009.5296107" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782280v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2008.4751517" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606358" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606322" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2008.4751621" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782920v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069056v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tohme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219497" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976417v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777780v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benchellal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777788v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777790v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Benoit-Marand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759350v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674046v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saint Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782144v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782890v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611760.ch7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611760.ch8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071105v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01211782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smail-bachir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1186-3747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070340285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190589650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356735869" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543788v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouazza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pastore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000491" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cavarroc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lembeye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Mclaren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2023.3266095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aimer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Seddik Bouazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-021-01928-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2021.144520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sohtsinda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502098" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Abdelali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oumsis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i6.pp5215-5226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2018.123517" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2014.0288" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calinoiu Eugen Nicusor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-015-0519-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Izabela Ionita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Iordache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20663" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dumitrescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126612500430" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.07.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126611007724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126610006669" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ben Ameur Bazine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jellassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.509-539" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Djamai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.874258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360884v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixiao Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ouvrard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gambier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321783" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335047" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrazaq Abdulaziz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015654v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401348" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702517" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541712" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Nouri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0896-3_60" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464827" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Blednov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230977" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663111v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841268" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841292" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Alaoui Ouatik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936225v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Settaf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Huin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910322v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddin Koussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573592" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoSSPA.2013.6602406" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783894v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782919v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicusor Calinoiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782510v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Doucet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lemoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2009.5236075" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2009.73" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2009.5296107" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782280v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2008.4751517" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783318v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2008.4751621" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606322" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606358" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782920v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069056v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069085v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tohme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219497" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976417v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777780v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benchellal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777788v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777790v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Benoit-Marand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759350v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674046v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saint Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782144v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782890v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611760.ch7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611760.ch8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071105v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05559123v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01211782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>