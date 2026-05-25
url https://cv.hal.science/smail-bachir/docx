--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Smail Bachir </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR à l'Université de Poitiers. Laboratoire XLIM, UMR 7252</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">smail-bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1186-3747</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070340285</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190589650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000356735869</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe SRI, équipe SYCOMOR & Axe SRF, équipe C2SNL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département BUT-MMI de l'IUT d'Angoulême.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master-2 IOT Sciences Fondamentales et Appliquées de l'Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole d'ingénieurs du EiCNAM. Section Mécatronique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et commande pour l’amélioration du bilan énergétique et de la qualité des transmissions dans les émetteurs RF.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude et conception des systèmes de radiocommunications pour les nouveaux standards.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d’outils de surveillance des systèmes physiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive digital predistortion based on Feedback–Wiener Model for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.1635-1642. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078723000491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive digital predistortion based on Feedback Wiener Model for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (Special Issue 10), pp.1635 - 1642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA With Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWT.2023.3266095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA With Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping code in conjunction with DCT for PAPR reduction in multicarrier system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-021-01928-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Predistortion of Wideband Signals with Reduced Complexity Based on Feedback Wiener System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2021), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26636/jtit.2021.144520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Predistortion of Wideband Signals with Reduced Complexity Based on Feedback Wiener System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping code in conjunction with DCT for PAPR reduction in multicarrier system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplifier-Aware Content-Based Precoder Design for Hierarchical Image Transmission over a Realistic MIMO-OFDM Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (12), pp.1950209. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126619502098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technique combining the Tone Reservation method with Clipping technique to reduce the Peak-to-Average Power Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Abdelali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oumsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), pp.5215. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i6.pp5215-5226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleaving Technique Implementation to Reduce PAPR of OFDM Signal in Presence of Nonlinear Ampliﬁcation with Memory Eﬀects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.14 - 22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26636/jtit.2018.123517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using guard interval signal to improve tone reservation method for peak-to-average power ratio reduction in orthogonal frequency division multiplexing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), p. 476 - 483. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2014.0288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RF power amplifiers modeling and identification for wideband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (2), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-015-0519-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD Tool for an Array of Differential Oscillators Coupled Through a Broadband Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela-Izabela Ionita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Iordache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.178-187. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and characterization of oscillator circuits by Van Der Pol model using parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Iordache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.1250043. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126612500430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization of radio frequency amplifiers using nonlinear Internal Model Control method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (6), pp.495-501. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization of RF Power Amplifiers Using Adaptive Kalman Filtering Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.1001-1018. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126611007724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW IDENTIFICATION PROCEDURE FOR CONTINUOUS-TIME RADIO FREQUENCY POWER AMPLIFIER MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (06), pp.1259-1274. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126610006669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation paramétrique pour le diagnostic des processus : Application à la bobine à noyau de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ben Ameur Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Jellassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (5), pp.509-539. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.42.509-539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Model Identification of RF Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (6), pp.398-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis by Parameter Estimation of Stator and Rotor Faults Occurring in Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (3), pp.963--973. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2006.874258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Faults Diagnosis In Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006, pp.27--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Faults Diagnosis in Induction Machines under Fixed Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (4), pp.679--684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramètrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la machine asynchrone par identification paramétrique- Modélisation et détection des défauts stator et rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2002 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Pruning Method of Digital PreDistortion Models Based on DLA Algorithm for LTE/5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, France. pp.948-953, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization of Multi-band RF Transmitters Based on Direct Learning Architecture for LTE/5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, France. pp.126-131, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d’architectures d’amplification Doherty dans un objectif d’amélioration de la bande passante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrazaq Abdulaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes JNM -- Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced on using digital predistortion in radio station for new generations of wireless systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Systems and Control (ICSC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Batna Algeria, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA with Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego. USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA With Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, San Diego (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion numérique adaptative à base de modèle Feedback-Wiener appliquée aux signaux aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes JNM -- Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak Power Reduction for Multicarrier Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Int'l Electronics and Circuits Conference (ECC'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d’un réseau de préadaptation d’entrée pour application Doherty large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes JNM -- Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New block-Oriented Model for Reduced Complexity Digital Predistortion in Wideband Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Block-Oriented Model for Reduced Complexity Digital Predistortion in Wideband Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle comportemental par blocs pour la modélisation des amplificateurs de puissance RF dans un contexte de reconfigurabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Blocks Model for Complexity-Reduced Modeling of RF Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2019.8702517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 50W Highly Linear 3-Way Integrated Wideband Doherty PA for Small-Cell Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, France. pp.1229-1232, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR Reduction Performance in WIMAX OFDM Systems using Interleavers with Downward-Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR Reduction Using Interleavers with Downward Compatibility in OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geo-Spatial Knowledge and Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Chiang Mai, Thailand. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0896-3_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PAPR reduction based on block interleaving method in presence of nonlinear PA model with memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur de puissance Doherty Intégré Large-bande Optimisé en Rendement et en Linéarité pour application de Small-Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Blednov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog predistortion for high power amplifier over the Ku-band (13,75–14,5 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, France. pp.848-851, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion analogique pour amplificateur de puissance en bande Ku (13,75 - 14,5 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des sous-porteuses nulles pour l'amélioration de la méthode de réduction du PAPR par entrelacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nonlinear power amplifier on the transmission of scalable multimedia contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of hybrid tone reservation method for PAPR reduction using power amplifier with memory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du PAPR dans les modulations OFDM basée sur la méthode TR avec prise en compte de l’intervalle de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ièmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur les performances de la méthode TR avec écrêtage pour la réduction des fluctuations dans les modulations mutliporteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Abdelali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oumsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El Alaoui Ouatik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator fault diagnosis in induction machines by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd IEEE International Symposium on Industrial Electronics (IEEE-ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul,Turkey, Turkey. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Amplifier Performance Improvement Using Tunable Matching Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Settaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication Systems ICCS'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Pilani, India. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale d'une optimisation de la méthode TR pour la réduction du PAPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of PAPR Reduction Effects in OFDM Systems Using Several Power Amplifier Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE INTERNATIONAL NEWCAS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From narrowband to wideband modeling of radio frequency power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak power reduction for OFDM systems in vehicular wireless communications context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics, Computers and Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible OFDM system for peak power reduction in OFDM-based Cognitive Radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Signal Processing and their Applications (WoSSPA), 2013 8th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Alger, Algeria. pp.452 - 459, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoSSPA.2013.6602406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Several Gradient Based Optimization Algorithms for PAPR Reduction in OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'Amplificateur de puissance basée sur la transformée Fourier en utilisant une nouvelle méthode mathématique avec des retards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.JNM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power amplifier envelope distortion model using direct calculation of polynomial parameters and delay taps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicusor Calinoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.292 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un amplificateur de puissance pour un radar GPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed time and frequency-domain identification of Radio Frequency Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicusor Calinoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1018 - 1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la commande par modèle interne pour la linéarisation des amplificateurs de puissance en bande de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.JNM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Delta Sigma Modulators for High Speed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE International Midwest Symposium on Circuits and Systems MWSCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cancun, Mexico. pp.385 - 388, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2009.5236075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of BandPass Delta Sigma Modulators in Wireless Transceivers Using Parameter Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wireless and Mobile Communications ICWMC'09.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes, France. pp.396 - 400, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWMC.2009.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Band Pass Delta Sigma modulators using parameters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1074 - 1077, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUMC.2009.5296107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust linearization of RF amplifiers using nonlinear internal model control method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1457 - 1460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering algorithm for on-line memory polynomial predistortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.987 - 990, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2008.4751517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and identification of continuous-time system for RF amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.987 - 990, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2008.4751621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line memory polynomial predistortion based on the adapted kalman filtering algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA Conference and IEEE Northeast Workshop on Circuits and Systems NEWCAS-TAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.65 - 68, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass delta sigma optimization using parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA Conference and IEEE Northeast Workshop on Circuits and Systems NEWCAS-TAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.209 - 212, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarisation adaptative d'un amplificateur de puissance radio fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.JNM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Identification of Continuous-Time Radio Frequency Power Amplifier Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.ECC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méthodologie de Diagnostic basée sur l’approche Bayesienne : Application a la machine asynchrone a vitesse constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Power Amplifier using MIMO Time-Domain representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIORAL MODELING AND DIGITAL PREDISTORTION OF RF POWER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méthodologie de Diagnostic basée sur l'approche Bayésienne : Application à la machine asynchrone à vitesse constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-time model identification using reinitialized partial moments - Application to power amplifier modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator faults diagnosis in induction machines under fixed speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresden, Germany. 9 pp.-P.9, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2005.219497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et identification des amplificateurs de puissance à partir d'une structure de Modulation/Démodulation IQ à conversion directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a non-integer model of induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Benchellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Workshop on Fractional Differentiation and its Applications (IFAC FDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Bordeaux, France. pp.(400-407)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Characterization of Power Amplifier using Time-Domain envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Electronics and System Analysis (IWESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Internal Model Control Based on Cartesian Signlas for High Frequency Amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Electronics and System Analysis (IWESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Linear Identification of Continous Time Systems Using Neural Networks - Application to a Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Benoit-Marand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Signac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Electronics and System Analysis (IWESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line stator faults diagnosis by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. N°209 - 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie de diagnostic basée sur une approche bayésienne : application en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées doctorales d'Automatique (JDA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valenciennes, France. pp.425-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et diagnostic de la machine asynchrone par identification paramétrique à vitesse constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electrotechnique du Futur (EF 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif sur Yvette, France. ref 22 - 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone d'automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New parameter estimation method applied to broken rotor bars detection in induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimacs 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator faults diagnosis by parameter estimation without speed sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squirrel cage rotor modeling for broken bars detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification avec information a priori pour la détection de défauts statoriques de la machine asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Identification et Modélisation Expérimentale (JIME 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nancy, France. pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis by parameter estimation of stator and rotor faults occuring in induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et diagnostic des ruptures de barres rotoriques par identification paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Saint Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electrotechnique du Futur (EF 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nancy, France. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction motor modeling of broken rotor bars and fault detection by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Symposium on Diagnostics for Electrical Machines, Power Electronics and Drive (SDEMPED'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Grado, Italy. pp.145-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling induction machine winding faults for diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.47-95, 2011, 978-1-84821-263-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des défauts de bobinage de la machine asynchrone pour son diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications-Lavoisier, pp.47-95, 2011, 978-2-7462-2236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for knowledge and diagnosis of electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Methods for Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-243, 2009, 9781848210936. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611760.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of induction machines by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Methods for Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.249-273, 2009, 9781848210936. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611760.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la machine asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de commande des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications; Lavoisier, pp.253-276, 2003, Traité EGEM. Série Génie électrique, 2-7462-0576-9 (imprimé) ; 978-2-7462-2852-8 (numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation paramétrique pour la connaissance et le diagnostic des machines électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de commande des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications; Lavoisier, pp.215-251, 2003, Traité EGEM. Série Génie électrique, 2-7462-0576-9 (imprimé) ; 978-2-7462-2852-8 (numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au diagnostic de la machine asynchrone par estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de poitiers, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05559123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'analyse, de modélisation et de commande pour les radiocommunications Application aux amplificateurs de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Poitiers (France), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01211782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Smail Bachir </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR à l'Université de Poitiers. Laboratoire XLIM, UMR 7252</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">smail-bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1186-3747</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070340285</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190589650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000356735869</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe SRI, équipe SYCOMOR & Axe SRF, équipe C2SNL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département BUT-MMI de l'IUT d'Angoulême.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master-2 IOT Sciences Fondamentales et Appliquées de l'Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole d'ingénieurs du EiCNAM. Section Mécatronique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et commande pour l’amélioration du bilan énergétique et de la qualité des transmissions dans les émetteurs RF.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude et conception des systèmes de radiocommunications pour les nouveaux standards.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d’outils de surveillance des systèmes physiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA With Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive digital predistortion based on Feedback–Wiener Model for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.1635-1642. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078723000491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive digital predistortion based on Feedback Wiener Model for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (Special Issue 10), pp.1635 - 1642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA With Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWT.2023.3266095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping code in conjunction with DCT for PAPR reduction in multicarrier system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-021-01928-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Predistortion of Wideband Signals with Reduced Complexity Based on Feedback Wiener System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2021), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26636/jtit.2021.144520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping code in conjunction with DCT for PAPR reduction in multicarrier system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Predistortion of Wideband Signals with Reduced Complexity Based on Feedback Wiener System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplifier-Aware Content-Based Precoder Design for Hierarchical Image Transmission over a Realistic MIMO-OFDM Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (12), pp.1950209. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126619502098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technique combining the Tone Reservation method with Clipping technique to reduce the Peak-to-Average Power Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Abdelali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oumsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), pp.5215. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i6.pp5215-5226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleaving Technique Implementation to Reduce PAPR of OFDM Signal in Presence of Nonlinear Ampliﬁcation with Memory Eﬀects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.14 - 22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26636/jtit.2018.123517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using guard interval signal to improve tone reservation method for peak-to-average power ratio reduction in orthogonal frequency division multiplexing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), p. 476 - 483. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2014.0288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RF power amplifiers modeling and identification for wideband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (2), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-015-0519-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD Tool for an Array of Differential Oscillators Coupled Through a Broadband Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela-Izabela Ionita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Iordache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.178-187. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and characterization of oscillator circuits by Van Der Pol model using parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Iordache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.1250043. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126612500430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization of radio frequency amplifiers using nonlinear Internal Model Control method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (6), pp.495-501. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization of RF Power Amplifiers Using Adaptive Kalman Filtering Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.1001-1018. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126611007724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW IDENTIFICATION PROCEDURE FOR CONTINUOUS-TIME RADIO FREQUENCY POWER AMPLIFIER MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (06), pp.1259-1274. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126610006669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation paramétrique pour le diagnostic des processus : Application à la bobine à noyau de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ben Ameur Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Jellassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (5), pp.509-539. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.42.509-539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Model Identification of RF Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (6), pp.398-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Faults Diagnosis In Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006, pp.27--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis by Parameter Estimation of Stator and Rotor Faults Occurring in Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (3), pp.963--973. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2006.874258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramètrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Faults Diagnosis in Induction Machines under Fixed Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (4), pp.679--684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la machine asynchrone par identification paramétrique- Modélisation et détection des défauts stator et rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2002 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization of Multi-band RF Transmitters Based on Direct Learning Architecture for LTE/5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, France. pp.126-131, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Pruning Method of Digital PreDistortion Models Based on DLA Algorithm for LTE/5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gambier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, France. pp.948-953, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d’architectures d’amplification Doherty dans un objectif d’amélioration de la bande passante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrazaq Abdulaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes JNM -- Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced on using digital predistortion in radio station for new generations of wireless systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Systems and Control (ICSC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Batna Algeria, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA with Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego. USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 40% Fractional Bandwidth Doherty PA With Input Group Delay Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, San Diego (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion numérique adaptative à base de modèle Feedback-Wiener appliquée aux signaux aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes JNM -- Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak Power Reduction for Multicarrier Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Int'l Electronics and Circuits Conference (ECC'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation d’un réseau de préadaptation d’entrée pour application Doherty large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes JNM -- Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New block-Oriented Model for Reduced Complexity Digital Predistortion in Wideband Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Block-Oriented Model for Reduced Complexity Digital Predistortion in Wideband Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Blocks Model for Complexity-Reduced Modeling of RF Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2019.8702517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle comportemental par blocs pour la modélisation des amplificateurs de puissance RF dans un contexte de reconfigurabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 50W Highly Linear 3-Way Integrated Wideband Doherty PA for Small-Cell Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, France. pp.1229-1232, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR Reduction Performance in WIMAX OFDM Systems using Interleavers with Downward-Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR Reduction Using Interleavers with Downward Compatibility in OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geo-Spatial Knowledge and Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Chiang Mai, Thailand. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0896-3_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PAPR reduction based on block interleaving method in presence of nonlinear PA model with memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur de puissance Doherty Intégré Large-bande Optimisé en Rendement et en Linéarité pour application de Small-Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Blednov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog predistortion for high power amplifier over the Ku-band (13,75–14,5 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, France. pp.848-851, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion analogique pour amplificateur de puissance en bande Ku (13,75 - 14,5 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des sous-porteuses nulles pour l'amélioration de la méthode de réduction du PAPR par entrelacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Seddik Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nonlinear power amplifier on the transmission of scalable multimedia contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of hybrid tone reservation method for PAPR reduction using power amplifier with memory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur les performances de la méthode TR avec écrêtage pour la réduction des fluctuations dans les modulations mutliporteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Abdelali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oumsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El Alaoui Ouatik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du PAPR dans les modulations OFDM basée sur la méthode TR avec prise en compte de l’intervalle de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sohtsinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ièmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator fault diagnosis in induction machines by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd IEEE International Symposium on Industrial Electronics (IEEE-ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul,Turkey, Turkey. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of PAPR Reduction Effects in OFDM Systems Using Several Power Amplifier Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE INTERNATIONAL NEWCAS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From narrowband to wideband modeling of radio frequency power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Amplifier Performance Improvement Using Tunable Matching Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Settaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication Systems ICCS'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Pilani, India. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale d'une optimisation de la méthode TR pour la réduction du PAPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak power reduction for OFDM systems in vehicular wireless communications context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics, Computers and Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible OFDM system for peak power reduction in OFDM-based Cognitive Radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Signal Processing and their Applications (WoSSPA), 2013 8th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Alger, Algeria. pp.452 - 459, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoSSPA.2013.6602406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Several Gradient Based Optimization Algorithms for PAPR Reduction in OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddin Koussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'Amplificateur de puissance basée sur la transformée Fourier en utilisant une nouvelle méthode mathématique avec des retards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.JNM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power amplifier envelope distortion model using direct calculation of polynomial parameters and delay taps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicusor Calinoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.292 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un amplificateur de puissance pour un radar GPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed time and frequency-domain identification of Radio Frequency Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicusor Calinoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1018 - 1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust linearization of RF amplifiers using nonlinear internal model control method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1457 - 1460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la commande par modèle interne pour la linéarisation des amplificateurs de puissance en bande de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calinoiu Eugen Nicusor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.JNM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of BandPass Delta Sigma Modulators in Wireless Transceivers Using Parameter Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wireless and Mobile Communications ICWMC'09.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes, France. pp.396 - 400, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWMC.2009.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Delta Sigma Modulators for High Speed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE International Midwest Symposium on Circuits and Systems MWSCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cancun, Mexico. pp.385 - 388, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2009.5236075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Band Pass Delta Sigma modulators using parameters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1074 - 1077, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUMC.2009.5296107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering algorithm for on-line memory polynomial predistortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.987 - 990, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2008.4751517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass delta sigma optimization using parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA Conference and IEEE Northeast Workshop on Circuits and Systems NEWCAS-TAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.209 - 212, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line memory polynomial predistortion based on the adapted kalman filtering algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA Conference and IEEE Northeast Workshop on Circuits and Systems NEWCAS-TAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.65 - 68, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and identification of continuous-time system for RF amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.987 - 990, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2008.4751621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarisation adaptative d'un amplificateur de puissance radio fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.JNM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Identification of Continuous-Time Radio Frequency Power Amplifier Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.ECC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-time model identification using reinitialized partial moments - Application to power amplifier modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Power Amplifier using MIMO Time-Domain representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méthodologie de Diagnostic basée sur l’approche Bayesienne : Application a la machine asynchrone a vitesse constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIORAL MODELING AND DIGITAL PREDISTORTION OF RF POWER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méthodologie de Diagnostic basée sur l'approche Bayésienne : Application à la machine asynchrone à vitesse constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator faults diagnosis in induction machines under fixed speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresden, Germany. 9 pp.-P.9, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2005.219497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et identification des amplificateurs de puissance à partir d'une structure de Modulation/Démodulation IQ à conversion directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a non-integer model of induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Benchellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Workshop on Fractional Differentiation and its Applications (IFAC FDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Bordeaux, France. pp.(400-407)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Characterization of Power Amplifier using Time-Domain envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Electronics and System Analysis (IWESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Internal Model Control Based on Cartesian Signlas for High Frequency Amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Electronics and System Analysis (IWESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Linear Identification of Continous Time Systems Using Neural Networks - Application to a Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Benoit-Marand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Signac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Electronics and System Analysis (IWESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line stator faults diagnosis by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. N°209 - 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie de diagnostic basée sur une approche bayésienne : application en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées doctorales d'Automatique (JDA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valenciennes, France. pp.425-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et diagnostic de la machine asynchrone par identification paramétrique à vitesse constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electrotechnique du Futur (EF 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif sur Yvette, France. ref 22 - 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squirrel cage rotor modeling for broken bars detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone d'automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New parameter estimation method applied to broken rotor bars detection in induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimacs 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator faults diagnosis by parameter estimation without speed sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification avec information a priori pour la détection de défauts statoriques de la machine asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Identification et Modélisation Expérimentale (JIME 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nancy, France. pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis by parameter estimation of stator and rotor faults occuring in induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et diagnostic des ruptures de barres rotoriques par identification paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Saint Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electrotechnique du Futur (EF 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nancy, France. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction motor modeling of broken rotor bars and fault detection by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Symposium on Diagnostics for Electrical Machines, Power Electronics and Drive (SDEMPED'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Grado, Italy. pp.145-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling induction machine winding faults for diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.47-95, 2011, 978-1-84821-263-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des défauts de bobinage de la machine asynchrone pour son diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications-Lavoisier, pp.47-95, 2011, 978-2-7462-2236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for knowledge and diagnosis of electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Methods for Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-243, 2009, 9781848210936. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611760.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of induction machines by parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Methods for Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.249-273, 2009, 9781848210936. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611760.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation paramétrique pour la connaissance et le diagnostic des machines électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de commande des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications; Lavoisier, pp.215-251, 2003, Traité EGEM. Série Génie électrique, 2-7462-0576-9 (imprimé) ; 978-2-7462-2852-8 (numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la machine asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de commande des machines électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications; Lavoisier, pp.253-276, 2003, Traité EGEM. Série Génie électrique, 2-7462-0576-9 (imprimé) ; 978-2-7462-2852-8 (numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au diagnostic de la machine asynchrone par estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de poitiers, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05559123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'analyse, de modélisation et de commande pour les radiocommunications Application aux amplificateurs de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Poitiers (France), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01211782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9C2E4AB"/>
+    <w:nsid w:val="3B3460AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5696C168"/>
+    <w:nsid w:val="5E0ED5F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2BEDC729"/>
+    <w:nsid w:val="C3B90005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smail-bachir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1186-3747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070340285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190589650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356735869" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543788v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouazza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pastore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000491" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cavarroc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lembeye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Mclaren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2023.3266095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aimer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Seddik Bouazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-021-01928-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2021.144520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sohtsinda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502098" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Abdelali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oumsis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i6.pp5215-5226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2018.123517" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2014.0288" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calinoiu Eugen Nicusor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-015-0519-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Izabela Ionita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Iordache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20663" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dumitrescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126612500430" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.07.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126611007724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126610006669" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ben Ameur Bazine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jellassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.509-539" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Djamai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.874258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360884v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixiao Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ouvrard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gambier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321783" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335047" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrazaq Abdulaziz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015654v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401348" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702517" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541712" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Nouri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0896-3_60" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464827" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Blednov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230977" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663111v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841268" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841292" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Alaoui Ouatik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936225v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Settaf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Huin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910322v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddin Koussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573592" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoSSPA.2013.6602406" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783894v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782919v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicusor Calinoiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782510v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Doucet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lemoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2009.5236075" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2009.73" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2009.5296107" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782280v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2008.4751517" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783318v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2008.4751621" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606322" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606358" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782920v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069056v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069085v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tohme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219497" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976417v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777780v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benchellal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777788v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777790v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Benoit-Marand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759350v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674046v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saint Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782144v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782890v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611760.ch7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611760.ch8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071105v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05559123v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01211782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smail-bachir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1186-3747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070340285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190589650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356735869" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cavarroc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lembeye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Mclaren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouazza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pastore" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2023.3266095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aimer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Seddik Bouazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-021-01928-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2021.144520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sohtsinda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502098" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Abdelali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oumsis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i6.pp5215-5226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2018.123517" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2014.0288" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calinoiu Eugen Nicusor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-015-0519-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Izabela Ionita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Iordache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20663" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dumitrescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126612500430" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.07.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126611007724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126610006669" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ben Ameur Bazine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jellassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.509-539" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Djamai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.874258" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixiao Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ouvrard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gambier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321783" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrazaq Abdulaziz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015654v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401348" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702517" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541712" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Nouri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0896-3_60" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464827" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Blednov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230977" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663111v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841268" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841292" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Alaoui Ouatik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddin Koussa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933180v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573592" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936225v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Settaf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Huin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoSSPA.2013.6602406" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783894v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782919v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicusor Calinoiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gautier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2009.73" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782510v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robbe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Doucet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lemoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2009.5236075" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2009.5296107" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2008.4751517" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606358" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606322" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2008.4751621" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782920v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069043v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tohme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219497" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976417v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777780v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benchellal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777788v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777790v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Benoit-Marand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759350v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702464v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702463v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674046v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saint Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782144v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782890v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611760.ch7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611760.ch8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071105v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05559123v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01211782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>