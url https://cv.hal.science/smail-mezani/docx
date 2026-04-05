--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -894,265 +894,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d’un actionneur électromagnétique compatible IRM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192566v1</w:t>
+                <w:t xml:space="preserve">hal-05138019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">Dimensionnement d’un actionneur électromagnétique compatible IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Moualek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Viguier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L2EP, Jul 2023, Lille (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05138019v1</w:t>
+                <w:t xml:space="preserve">hal-04192566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Test of a Capacitive Power Transfer Coupling for Wound Field Synchronous Machines</w:t>
               </w:r>
@@ -1246,51 +1246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of methods for evaluating mechanical stress in the rotor of high-speed machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1371,51 +1371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des contraintes mécaniques des rotors de machines électriques à haute vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1496,51 +1496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis Of The Parameters Of An Analytical Rotor Vibration Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D nonlinear reluctance network for modeling a superconducting synchronous machine</w:t>
+                <w:t xml:space="preserve">Modeling of a Superconducting Radial Flux Inductor by a 3D Reluctance Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kelouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
@@ -2411,97 +2411,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp. 1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798410v1</w:t>
+                <w:t xml:space="preserve">hal-01910622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Superconducting Radial Flux Inductor by a 3D Reluctance Network</w:t>
+                <w:t xml:space="preserve">Development of a 3D nonlinear reluctance network for modeling a superconducting synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kelouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
@@ -2536,82 +2545,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arras, France. pp. 1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01910622v1</w:t>
+                <w:t xml:space="preserve">hal-01798410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Numerical Modeling of a HTS Bulk Magnetization based on H formulation Coupled with an Electrical Circuit</w:t>
               </w:r>
@@ -3029,51 +3029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of an Axial-Flux Eddy-Current Magnetic Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3379,51 +3379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Transient Performances for Synchronous and Eddy-current Torque Couplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,51 +3940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Design Using Successive Analytical Subproblems Method: Application to Axial Magnetic Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5346,381 +5346,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil.</w:t>
+                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. pp.116</w:t>
+              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711596v1</w:t>
+                <w:t xml:space="preserve">hal-00626874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discontinuous Galerkin method for computing induced fields in superconducting materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PC7.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626874v1</w:t>
+                <w:t xml:space="preserve">hal-00711582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin method for computing induced fields in superconducting materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. pp.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173664⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00711582v1</w:t>
+                <w:t xml:space="preserve">hal-00711596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic shielding performances of YBCO superconductors: applications to multiple bulks and thin films</w:t>
               </w:r>
@@ -7456,278 +7456,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Direct Torque Control and Fuzzy Logic Energy Management for Multi Power Source Electric Vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toufik Rekioua</w:t>
+                <w:t xml:space="preserve">Design and test of an open portable MRI system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (15), pp.5669. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (4), pp.1084-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22155669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2021-0436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259767v1</w:t>
+                <w:t xml:space="preserve">hal-03626840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and test of an open portable MRI system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Model Predictive Direct Torque Control and Fuzzy Logic Energy Management for Multi Power Source Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudir Kakouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Rekioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Oubelaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (4), pp.1084-1095. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.5669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2021-0436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22155669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626840v1</w:t>
+                <w:t xml:space="preserve">hal-04259767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modeling of an Axial Field Magnetic Coupler with Cylindrical Magnets</w:t>
               </w:r>
@@ -8587,51 +8587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimization of an axial-field eddy-current magnetic coupling based on magneto-thermal analytical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9720,408 +9720,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Malé</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Analytical Model for an Axial-Field Magnetic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.173-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIERM14031405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917311v1</w:t>
+                <w:t xml:space="preserve">hal-01011497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Analytical Model for an Axial-Field Magnetic Coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+                <w:t xml:space="preserve">Thin-Layer Insulation of HTS: Analytical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35, pp.173-182. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.8800505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERM14031405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2311404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011497v1</w:t>
+                <w:t xml:space="preserve">hal-01383626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin-Layer Insulation of HTS: Analytical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (4), pp.8800505. </w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2311404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383626v1</w:t>
+                <w:t xml:space="preserve">hal-00917311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of HTS Magnetic Coupler Using Analytical and Numerical Computations</w:t>
               </w:r>
@@ -10670,130 +10670,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin Method for Computing Induced Fields in Superconducting Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (2), pp.591-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779074v1</w:t>
@@ -11755,51 +11755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of speed variation of a transverse magnetic field on magnetization of an HTS cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13402,51 +13402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57D5244B"/>
+    <w:nsid w:val="E6E10935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13633,51 +13633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smail-mezani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8324-7046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080729924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Sanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Moualek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-El-Boudour Bidouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Defoort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauviere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Hamidouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255853v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bagheri Naghneh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Taghipour Boroujeni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Messadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bensaidane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613581" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Boudour Bidouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gerada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444195v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boutora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069793v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578111v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2023-0578" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3233182" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Kakouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oubelaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073116" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259767v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155669" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2021-0436" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3005949" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2021.00019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2019-0485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0221" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2899820" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5295" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2498762" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2478798" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arellano-Padilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puvaneswaran Arumugam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0443" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puvan Arumugam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Dusek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.10.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164393v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2442515" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/9/095003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164388v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2424159" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM14031405" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2326923" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2266087" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833958v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833991v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2267746" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673928v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.218091" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T6S27T2C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788686v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2095874" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640598v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2144979" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640594v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157167" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/3/035014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557548v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2036257" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537666v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2096172" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044187" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB10081209" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097357v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touhami" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097396v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749697v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL047N" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smail-mezani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8324-7046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080729924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Sanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Moualek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-El-Boudour Bidouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Defoort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauviere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Hamidouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255853v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bagheri Naghneh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Taghipour Boroujeni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Messadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bensaidane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613581" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Boudour Bidouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gerada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444195v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711596v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boutora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069793v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578111v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2023-0578" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3233182" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Kakouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oubelaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073116" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626840v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2021-0436" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155669" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3005949" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2021.00019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2019-0485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0221" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2899820" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5295" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2498762" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2478798" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arellano-Padilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puvaneswaran Arumugam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0443" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puvan Arumugam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Dusek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.10.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164393v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2442515" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/9/095003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164388v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2424159" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM14031405" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2326923" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2266087" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833958v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833991v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2267746" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673928v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.218091" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T6S27T2C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788686v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2095874" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640598v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2144979" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640594v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157167" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/3/035014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557548v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2036257" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537666v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2096172" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044187" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB10081209" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097357v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touhami" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097396v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749697v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL047N" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>