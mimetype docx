--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -652,507 +652,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI compatible electromagnetic actuator : magnetothermal design and optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chauviere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275603v1</w:t>
+                <w:t xml:space="preserve">hal-05138019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical machine with 2G HTS winding : analytical design and optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensionnement d’un actionneur électromagnétique compatible IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Moualek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Pavia (IT), Italy</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L2EP, Jul 2023, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275577v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI compatible electromagnetic actuator : magnetothermal design and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Moualek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">Simon Chauviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Viguier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia (IT), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138019v1</w:t>
+                <w:t xml:space="preserve">hal-04275603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d’un actionneur électromagnétique compatible IRM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boussad Moualek</w:t>
+                <w:t xml:space="preserve">Electrical machine with 2G HTS winding : analytical design and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L2EP, Jul 2023, Lille (France), France</w:t>
+              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192566v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Test of a Capacitive Power Transfer Coupling for Wound Field Synchronous Machines</w:t>
               </w:r>
@@ -1246,51 +1246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of methods for evaluating mechanical stress in the rotor of high-speed machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1371,51 +1371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des contraintes mécaniques des rotors de machines électriques à haute vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1496,51 +1496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis Of The Parameters Of An Analytical Rotor Vibration Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Superconducting Radial Flux Inductor by a 3D Reluctance Network</w:t>
+                <w:t xml:space="preserve">Development of a 3D nonlinear reluctance network for modeling a superconducting synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kelouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
@@ -2411,106 +2411,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arras, France. pp. 1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910622v1</w:t>
+                <w:t xml:space="preserve">hal-01798410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D nonlinear reluctance network for modeling a superconducting synchronous machine</w:t>
+                <w:t xml:space="preserve">Modeling of a Superconducting Radial Flux Inductor by a 3D Reluctance Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kelouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
@@ -2545,73 +2536,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp. 1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798410v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Numerical Modeling of a HTS Bulk Magnetization based on H formulation Coupled with an Electrical Circuit</w:t>
               </w:r>
@@ -2623,51 +2623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kapek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3029,51 +3029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of an Axial-Flux Eddy-Current Magnetic Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,351 +3144,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supraconducteurs et machines électriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fast Computation of Wound Rotor Induction Machines Based on Coupled Finite Elements and Circuit Equations under a First Space Harmonic Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">Christopher Gerada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb CISTEM 2016, http://cistem2016.uca.ma/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2015, Conference on the Computation of Electro-magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal (QC), Canada. pp.8102204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910612v1</w:t>
+                <w:t xml:space="preserve">hal-01387094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Computation of Wound Rotor Induction Machines Based on Coupled Finite Elements and Circuit Equations under a First Space Harmonic Approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Transient Performances for Synchronous and Eddy-current Torque Couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Gerada</w:t>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2015, Conference on the Computation of Electro-magnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal (QC), Canada. pp.8102204</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.695-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387094v1</w:t>
+                <w:t xml:space="preserve">hal-01444195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Transient Performances for Synchronous and Eddy-current Torque Couplers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supraconducteurs et machines électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Electrical Machines (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.695-701</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb CISTEM 2016, http://cistem2016.uca.ma/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444195v1</w:t>
+                <w:t xml:space="preserve">hal-01910612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation et essais d’un moteur supraconducteur incluant un accouplement magnétiqu</w:t>
               </w:r>
@@ -3513,51 +3513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3576,260 +3576,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et test d'un moteur supraconducteur à flux axial incluant un accouplement supraconducteur pour la propulsion navale</w:t>
+                <w:t xml:space="preserve">Axial-field HTS machine with integrated magnetic coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aussois, France. page 47</w:t>
+              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 139, id. 2A-LS-P-08.06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155330v1</w:t>
+                <w:t xml:space="preserve">hal-01197251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial-field HTS machine with integrated magnetic coupling</w:t>
+                <w:t xml:space="preserve">Réalisation et test d'un moteur supraconducteur à flux axial incluant un accouplement supraconducteur pour la propulsion navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 139, id. 2A-LS-P-08.06</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aussois, France. page 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197251v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a superconducting motor with high specific torque</w:t>
               </w:r>
@@ -3841,77 +3841,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Alhasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2015 More Electric Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3AF, SEE, Feb 2015, Toulouse, France. pp. 1-3</w:t>
@@ -3934,243 +3934,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113838v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Design Using Successive Analytical Subproblems Method: Application to Axial Magnetic Couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">Modélisation analytique 3D d'un accouplement supraconducteur à flux axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944155v1</w:t>
+                <w:t xml:space="preserve">hal-01002627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation analytique 3D d'un accouplement supraconducteur à flux axial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+                <w:t xml:space="preserve">Efficient Design Using Successive Analytical Subproblems Method: Application to Axial Magnetic Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002627v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and testing of a new kind of an axial HTS motor which includes a superconducting magnetic coupling for naval propulsion</w:t>
               </w:r>
@@ -4195,51 +4195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. page 241/4Lor2B-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4303,51 +4303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint-Nazaire, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4372,77 +4372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of YBCO superconductor magnetic shielding by using multiple bulks or thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4536,51 +4536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2013, European Conference on Applied Superconductivity, Genova, Italy, 15-19 September 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4599,532 +4599,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Computation of Flux Concentration PM Machines: Study of the Influence of the Magnets Shape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Détection de quench dans une bobine supraconductrice HTC à noyau de fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on electrical machines (ICEM 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aussois, France. CD-ROM, 1 page</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834006v1</w:t>
+                <w:t xml:space="preserve">hal-00691981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de quench dans une bobine supraconductrice HTC à noyau de fer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Modeling of a 3D superconducting inductor structure using analytical formulae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aussois, France. CD-ROM, 1 page</w:t>
+              <w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 745, id. 3LPV-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691981v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a 3D superconducting inductor structure using analytical formulae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency Domain Computation of Eddy Currents in Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 745, id. 3LPV-06</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827509v1</w:t>
+                <w:t xml:space="preserve">hal-00691920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Domain Computation of Eddy Currents in Superconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Computation of Flux Concentration PM Machines: Study of the Influence of the Magnets Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on electrical machines (ICEM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691920v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modeling of Bulk Superconductor in a Coil</w:t>
               </w:r>
@@ -5149,81 +5149,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5231,90 +5231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du courant critique d'une bobine BSCCO avec un modèle homogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5346,381 +5346,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 116</w:t>
+              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626874v1</w:t>
+                <w:t xml:space="preserve">hal-00711596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin method for computing induced fields in superconducting materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Remacle</w:t>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711582v1</w:t>
+                <w:t xml:space="preserve">hal-00626874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin method for computing induced fields in superconducting materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PC7.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711596v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic shielding performances of YBCO superconductors: applications to multiple bulks and thin films</w:t>
               </w:r>
@@ -5758,51 +5758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5866,64 +5866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Malé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. page 105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5948,77 +5948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of superconducting material critical current density from magnetic field diffusion measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6073,90 +6073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element computation of self field ac losses in a HTS coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6188,243 +6188,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Proposed Method for Minimizing the bandwidth and profile of square matrices for triangular finite element mesh.</w:t>
+                <w:t xml:space="preserve">Bandwidth and Profile Minimization for Triangular Meshes of Cylindrical Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Boutora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Biennial IEEE Conference of Electromagnetic Field Computation (CEFC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Miami, FL, United States</w:t>
+              <w:t xml:space="preserve">7th International symposium on Electric and magnetic fields EMF'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069799v1</w:t>
+                <w:t xml:space="preserve">hal-00097420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth and Profile Minimization for Triangular Meshes of Cylindrical Geometries</w:t>
+                <w:t xml:space="preserve">A new Proposed Method for Minimizing the bandwidth and profile of square matrices for triangular finite element mesh.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Boutora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on Electric and magnetic fields EMF'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">12th Biennial IEEE Conference of Electromagnetic Field Computation (CEFC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097420v1</w:t>
+                <w:t xml:space="preserve">hal-00069799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Representation of Field Diffusion in Magnetic Materials Involving Saturation and Eddy Currents</w:t>
               </w:r>
@@ -6846,399 +6846,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI compatible electromagnetic actuator: magneto-thermal design and optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+                <w:t xml:space="preserve">Design and Test of CPT Coupling for Wound Field Synchronous Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578111v1</w:t>
+                <w:t xml:space="preserve">hal-04589414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Test of CPT Coupling for Wound Field Synchronous Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rayane Hamidouche</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Imaging-Compatible Electromagnetic Actuator: Design and Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (13), pp.3254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17133254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589414v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Imaging-Compatible Electromagnetic Actuator: Design and Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Chauvière</w:t>
+                <w:t xml:space="preserve">MRI compatible electromagnetic actuator: magneto-thermal design and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Moualek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chauviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (13), pp.3254. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en17133254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2023-0578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632957v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 2-D Quasi-Analytical Computation of Eddy Currents in Axisymmetrical Problems: Application to Tubular Linear Induction Motor</w:t>
               </w:r>
@@ -7456,278 +7456,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and test of an open portable MRI system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Model Predictive Direct Torque Control and Fuzzy Logic Energy Management for Multi Power Source Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudir Kakouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Rekioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Oubelaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (4), pp.1084-1095. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.5669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2021-0436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22155669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626840v1</w:t>
+                <w:t xml:space="preserve">hal-04259767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Direct Torque Control and Fuzzy Logic Energy Management for Multi Power Source Electric Vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toufik Rekioua</w:t>
+                <w:t xml:space="preserve">Design and test of an open portable MRI system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (15), pp.5669. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (4), pp.1084-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22155669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2021-0436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259767v1</w:t>
+                <w:t xml:space="preserve">hal-03626840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modeling of an Axial Field Magnetic Coupler with Cylindrical Magnets</w:t>
               </w:r>
@@ -8587,51 +8587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimization of an axial-field eddy-current magnetic coupling based on magneto-thermal analytical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8743,51 +8743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (3), pp.35015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8815,291 +8815,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents computation in translational motion conductive plate of an induction heater with consideration of finite length extremity effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
+                <w:t xml:space="preserve">Computation of Wound Rotor Induction Machines Based on Coupled Finite Elements and Circuit Equation under a First Space Harmonic Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gerada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (3), pp.6300304. </w:t>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.8102204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2498762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2478798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228329v1</w:t>
+                <w:t xml:space="preserve">hal-01228333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Wound Rotor Induction Machines Based on Coupled Finite Elements and Circuit Equation under a First Space Harmonic Approximation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+                <w:t xml:space="preserve">Eddy currents computation in translational motion conductive plate of an induction heater with consideration of finite length extremity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Messadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (3), pp.8102204. </w:t>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.6300304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2478798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2498762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228333v1</w:t>
+                <w:t xml:space="preserve">hal-01228329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear circuit based model of permanent magnet synchronous machine under inter-turn fault: a simple approach based on healthy machine data</w:t>
               </w:r>
@@ -9401,51 +9401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9518,64 +9518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (9), 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9648,51 +9648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9720,408 +9720,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Analytical Model for an Axial-Field Magnetic Coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+                <w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35, pp.173-182. </w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERM14031405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011497v1</w:t>
+                <w:t xml:space="preserve">hal-00917311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin-Layer Insulation of HTS: Analytical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Analytical Model for an Axial-Field Magnetic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (4), pp.8800505. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.173-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2311404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIERM14031405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383626v1</w:t>
+                <w:t xml:space="preserve">hal-01011497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Thin-Layer Insulation of HTS: Analytical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.8800505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2311404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917311v1</w:t>
+                <w:t xml:space="preserve">hal-01383626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of HTS Magnetic Coupler Using Analytical and Numerical Computations</w:t>
               </w:r>
@@ -10159,51 +10159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10263,51 +10263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (8), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10380,51 +10380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 74, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10488,51 +10488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10592,51 +10592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10670,130 +10670,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin Method for Computing Induced Fields in Superconducting Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (2), pp.591-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779074v1</w:t>
@@ -10830,51 +10830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10908,90 +10908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy current in a rotating cylinder in a static field by a stochastic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (3), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11037,51 +11037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy current in a rotating cylinder in a static field by a stochastic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11166,77 +11166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Direct Magnetic Method for Determining Jc in Bulk Superconductors from Magnetic Field Diffusion Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11326,51 +11326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (2), pp.479-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11456,51 +11456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (4), pp.3479-3487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11560,51 +11560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (11), pp.4650-4659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11677,51 +11677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (3), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11755,77 +11755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of speed variation of a transverse magnetic field on magnetization of an HTS cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11866,352 +11866,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Analytical Method for Magnetic Field Computation in the Air Gap of Cylindrical Electrical Machines Considering Slotting Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fast analytical method to compute the radial flux density distribution in the airgap of a superconducting inductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (4), pp.1092-1099. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2036257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2096172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557548v1</w:t>
+                <w:t xml:space="preserve">hal-00537666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast analytical method to compute the radial flux density distribution in the airgap of a superconducting inductor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Malé</w:t>
+                <w:t xml:space="preserve">Analytical Computation of the Magnetic Field Distribution in a Magnetic Gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (7), pp.2611-2621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2096172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537666v1</w:t>
+                <w:t xml:space="preserve">hal-00558537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Computation of the Magnetic Field Distribution in a Magnetic Gear</w:t>
+                <w:t xml:space="preserve">Exact Analytical Method for Magnetic Field Computation in the Air Gap of Cylindrical Electrical Machines Considering Slotting Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (7), pp.2611-2621. </w:t>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.1092-1099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2036257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558537v1</w:t>
+                <w:t xml:space="preserve">hal-00557548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-D Robust FE-FV Mixed Method to Handle Strong Nonlinearities in Superconductors</w:t>
               </w:r>
@@ -12249,51 +12249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (8), pp. 3445 - 3448. </w:t>
@@ -12357,51 +12357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25, pp.293-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12435,64 +12435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JC(B) determination method with the help of the virgin magnetization curve of a superconducting cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12578,64 +12578,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (4), pp. 2248 - 2254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12682,64 +12682,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element AC-Losses Computation in Multi-Layer HTS Cable Using Complex Representation of the Electromagnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12758,256 +12758,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Instantaneous Torque Shape of a PM Motors Using Artificial Neural Network Based on FE Results.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+                <w:t xml:space="preserve">Phase Belt Harmonics in Complex Finite Elements Analysis of Induction Motors with an Air-gap Interface Coupling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42 (4), pp. 1283-1286</w:t>
+              <w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153 (4), pp. 530-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097391v1</w:t>
+                <w:t xml:space="preserve">hal-00097357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Belt Harmonics in Complex Finite Elements Analysis of Induction Motors with an Air-gap Interface Coupling.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+                <w:t xml:space="preserve">Optimization of Instantaneous Torque Shape of a PM Motors Using Artificial Neural Network Based on FE Results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 153 (4), pp. 530-534</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp. 1283-1286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097357v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-harmonic finite element analysis of an induction machine with an air-gap interface coupling</w:t>
               </w:r>
@@ -13402,51 +13402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6E10935"/>
+    <w:nsid w:val="F8CDF273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13633,51 +13633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smail-mezani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8324-7046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080729924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Sanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Moualek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-El-Boudour Bidouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Defoort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauviere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Hamidouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255853v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bagheri Naghneh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Taghipour Boroujeni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Messadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bensaidane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613581" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Boudour Bidouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gerada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444195v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711596v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boutora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069793v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578111v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2023-0578" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3233182" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Kakouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oubelaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073116" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626840v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2021-0436" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155669" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3005949" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2021.00019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2019-0485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0221" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2899820" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5295" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2498762" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2478798" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arellano-Padilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puvaneswaran Arumugam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0443" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puvan Arumugam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Dusek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.10.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164393v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2442515" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/9/095003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164388v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2424159" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM14031405" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2326923" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2266087" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833958v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833991v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2267746" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673928v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.218091" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T6S27T2C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788686v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2095874" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640598v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2144979" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640594v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157167" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/3/035014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557548v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2036257" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537666v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2096172" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044187" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB10081209" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097357v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touhami" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097396v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749697v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL047N" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smail-mezani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8324-7046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080729924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Sanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Moualek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-El-Boudour Bidouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Defoort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauviere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Hamidouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255853v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bagheri Naghneh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Taghipour Boroujeni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Messadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bensaidane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613581" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Boudour Bidouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gerada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002627v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350276" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097420v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boutora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069793v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578111v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2023-0578" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3233182" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Kakouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oubelaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073116" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259767v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155669" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2021-0436" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3005949" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2021.00019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2019-0485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0221" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2899820" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5295" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228333v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2478798" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2498762" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arellano-Padilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puvaneswaran Arumugam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0443" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puvan Arumugam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Dusek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.10.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164393v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2442515" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/9/095003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164388v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2424159" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM14031405" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2326923" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2266087" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833958v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833991v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2267746" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673928v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.218091" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T6S27T2C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788686v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2095874" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640598v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2144979" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640594v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157167" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/3/035014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2096172" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558537v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044187" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557548v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2036257" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB10081209" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touhami" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097396v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749697v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL047N" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>