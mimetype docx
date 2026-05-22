--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -147,77 +147,6583 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magneto-thermal model for the optimal design of a high-frequency fault-tolerant generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfait Sanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13835416261438579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MRI compatible electromagnetic actuator: magneto-thermal design and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Moualek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chauviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2023-0578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic Resonance Imaging-Compatible Electromagnetic Actuator: Design and Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (13), pp.3254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17133254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and Test of CPT Coupling for Wound Field Synchronous Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New 2-D Quasi-Analytical Computation of Eddy Currents in Axisymmetrical Problems: Application to Tubular Linear Induction Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (3), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3233182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different Control Techniques of Permanent Magnet Synchronous Motor with Fuzzy Logic for Electric Vehicles: Analysis, Modelling, and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudir Kakouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Oubelaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), pp.3116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16073116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model Predictive Direct Torque Control and Fuzzy Logic Energy Management for Multi Power Source Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudir Kakouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Oubelaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.5669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22155669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and test of an open portable MRI system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (4), pp.1084-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2021-0436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical Modeling of an Axial Field Magnetic Coupler with Cylindrical Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (2), pp.8000305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3005949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to mesh based generated lumped parameter models for electromagnetic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Asfirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CES transactions on electrical machines and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.152-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30941/CESTEMS.2021.00019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient performance of a magnetically geared induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-El-Boudour Bidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1113-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2019-0485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using and enhancing the cogging torque of PM machines in valve positioning applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Haghgooie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (12), pp.2516-2524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved 3D electromagnetic analytical model for planar induction heater with consideration of transverse edge effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Messadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1169-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scalar Magnetic Potential Interpolation for Non-Conformal Meshing in Mesh-Based Generated Reluctance Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Asfirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (7), pp.7204808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2899820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Magnetic Field Modeling of a New Superconducting Synchronous Machine Using Reluctance Network Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kelouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 548, pp. 5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2018.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design optimization of an axial-field eddy-current magnetic coupling based on magneto-thermal analytical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.21 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2018-0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication and test of an axial-field HTS rotating machine with integrated magnetic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (3), pp.35015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6668/aa5295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of Wound Rotor Induction Machines Based on Coupled Finite Elements and Circuit Equation under a First Space Harmonic Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gerada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.8102204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2478798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy currents computation in translational motion conductive plate of an induction heater with consideration of finite length extremity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Messadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.6300304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2498762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-linear circuit based model of permanent magnet synchronous machine under inter-turn fault: a simple approach based on healthy machine data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Gerada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Arellano-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puvaneswaran Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.560-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2015.0443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and analysis of eddy current losses in permanent magnet machines with multi-stranded bundle conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puvan Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Dusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Gerada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.48 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2015.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Topology for Induction Heating System with PM Excitation: Electromagnetic Model and Experimental Validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2442515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High temperature superconducting axial field magnetic coupler: realization and test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (9), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/28/9/095003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new analytical torque formula for axial field permanent magnets coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2015.2424159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-Dimensional Analytical Model for an Axial-Field Magnetic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERM14031405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thin-Layer Insulation of HTS: Analytical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.8800505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2311404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of HTS Magnetic Coupler Using Analytical and Numerical Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2326923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and Theoretical Analysis of Axial Magnetic Coupling under Steady-State and Transient Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (8), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2013.2266087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation analytique de l'inducteur d'un accouplement magnétique supraconducteur à flux axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74, pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical calculation of the flux density distribution in a superconducting reluctance machine with HTS bulks rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a 2D Analytical Model for the Electromagnetic Computation of Axial-Field Magnetic Gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2267746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discontinuous Galerkin Method for Computing Induced Fields in Superconducting Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.591-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D Analytical Calculation of Magnetic Field and electromagnetic Torque for Surface-Inset Permanent Magnet Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.218091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy current in a rotating cylinder in a static field by a stochastic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011110025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy current in a rotating cylinder in a static field by a stochastic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011110025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Direct Magnetic Method for Determining Jc in Bulk Superconductors from Magnetic Field Diffusion Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), 9001604, 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2179409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627073v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Induction Heating of Aluminum Billets With Linear Motion in a Strong DC Magnetic Field: Magnetothermal Analysis in Two-Dimensional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.3479-3487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2144979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2-D Exact Analytical Model for Surface-Mounted Permanent-Magnet Motors With Semi-Closed Slots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.479-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2095874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytic Calculation of Eddy Currents in the Slots of Electrical Machines: Application to Cage Rotor Induction Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (11), pp.4650-4659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2157167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D analytical modeling of a wholly superconducting synchronous reluctance motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/24/3/035014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of speed variation of a transverse magnetic field on magnetization of an HTS cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.3434-3441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2116785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact Analytical Method for Magnetic Field Computation in the Air Gap of Cylindrical Electrical Machines Considering Slotting Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.1092-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2036257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical Computation of the Magnetic Field Distribution in a Magnetic Gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (7), pp.2611-2621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fast analytical method to compute the radial flux density distribution in the airgap of a superconducting inductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2096172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 2-D Robust FE-FV Mixed Method to Handle Strong Nonlinearities in Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp. 3445 - 3448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMPROVED ANALYTICAL MODEL FOR SURFACE-MOUNTED PM MOTORS CONSIDERING SLOTTING EFFECTS AND ARMATURE REACTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.293-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERB10081209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JC(B) determination method with the help of the virgin magnetization curve of a superconducting cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.82-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2042168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling solution and n dependance of the eddy current distribution in a flat superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp. 2248 - 2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2047643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite Element AC-Losses Computation in Multi-Layer HTS Cable Using Complex Representation of the Electromagnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of Instantaneous Torque Shape of a PM Motors Using Artificial Neural Network Based on FE Results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp. 1283-1286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase Belt Harmonics in Complex Finite Elements Analysis of Induction Motors with an Air-gap Interface Coupling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153 (4), pp. 530-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-harmonic finite element analysis of an induction machine with an air-gap interface coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electromotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consideration of Space Harmonics in Complex Finite Elements Analysis of Induction Motors with an Air-gap Interface Coupling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp. 1279-1282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle magnéto-thermique pour la conception optimale d’une génératrice haute fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfait Sanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -259,100 +6765,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-Compatible Electromagnetic Spherical Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Moualek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -367,1327 +6873,1327 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Construction and Test of a Magnetically Geared Induction Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr-El-Boudour Bidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vangraefschepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performances of a Turbo-Electric and Distributed Propulsion aircraft in the Small and Medium Range segment: intermediate results from the European project IMOTHEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2024 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2024-2313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical machine with 2G HTS winding : analytical design and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Viguier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia (IT), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138019v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d’un actionneur électromagnétique compatible IRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MRI compatible electromagnetic actuator : magnetothermal design and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Moualek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chauviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L2EP, Jul 2023, Lille (France), France</w:t>
+              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192566v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI compatible electromagnetic actuator : magnetothermal design and optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275603v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical machine with 2G HTS winding : analytical design and optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensionnement d’un actionneur électromagnétique compatible IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Moualek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Pavia (IT), Italy</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L2EP, Jul 2023, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275577v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Test of a Capacitive Power Transfer Coupling for Wound Field Synchronous Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of methods for evaluating mechanical stress in the rotor of high-speed machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Analyse des contraintes mécaniques des rotors de machines électriques à haute vitesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2022, XXV International Conference on Electrical Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">JCGE'22, Conférence des Jeunes Chercheurs en Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142743v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des contraintes mécaniques des rotors de machines électriques à haute vitesse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Comparisons of methods for evaluating mechanical stress in the rotor of high-speed machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCGE'22, Conférence des Jeunes Chercheurs en Génie Électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t>
+              <w:t xml:space="preserve">ICEM 2022, XXV International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142659v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis Of The Parameters Of An Analytical Rotor Vibration Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 25th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEMS56177.2022.9983152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and test of an Open Portable MRI System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,100 +8208,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement et réalisation d’une maquette d’IRM à échelle réduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,484 +8316,484 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Rotor Circuit on Characteristics of Brushless Doubly-Fed Induction Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Bagheri Naghneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.2183-2188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Simulation of Unbalanced Magnetic Force in Induction Machines with Static Eccentricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.151-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved 3D Electromagnetic Analytical Model for Translational Motion Induction Heater with Consideration of Finite Length Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Messadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bensaidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les engrenages magnétiques et leur association aux machines électriques tournantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Inter GT SEEDS - Machines non conventionnelles - Modèles analytiques - Matériaux magnétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behaviour of a Magnetically Geared Induction Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr-El-Boudour Bidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2302,113 +8808,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 3D nonlinear reluctance network for modeling a superconducting synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kelouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,113 +8933,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Arras, France. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Superconducting Radial Flux Inductor by a 3D Reluctance Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kelouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,318 +9048,318 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp. 1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Numerical Modeling of a HTS Bulk Magnetization based on H formulation Coupled with an Electrical Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kapek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. pp.P. 31, id. 1LPo2B-08 [L17]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Analysis of a Magnetically Geared Induction Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr-El-Boudour Bidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.629-634, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8507009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une Machine à Induction integrant un Réducteur de Vitesse Magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr El Boudour Bidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2868,10473 +9374,4084 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Analytical Computation of the Torque in Axial Flux Permanent Magnets Couplings Based on Charges Model and Images Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahammed Messadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp.529-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of an Axial-Flux Eddy-Current Magnetic Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Computation of Wound Rotor Induction Machines Based on Coupled Finite Elements and Circuit Equations under a First Space Harmonic Approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supraconducteurs et machines électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christopher Gerada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2015, Conference on the Computation of Electro-magnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal (QC), Canada. pp.8102204</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb CISTEM 2016, http://cistem2016.uca.ma/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387094v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Transient Performances for Synchronous and Eddy-current Torque Couplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.695-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supraconducteurs et machines électriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+                <w:t xml:space="preserve">A Fast Computation of Wound Rotor Induction Machines Based on Coupled Finite Elements and Circuit Equations under a First Space Harmonic Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gerada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb CISTEM 2016, http://cistem2016.uca.ma/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2015, Conference on the Computation of Electro-magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal (QC), Canada. pp.8102204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910612v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation et essais d’un moteur supraconducteur incluant un accouplement magnétiqu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial-field HTS machine with integrated magnetic coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Réalisation et test d'un moteur supraconducteur à flux axial incluant un accouplement supraconducteur pour la propulsion navale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 139, id. 2A-LS-P-08.06</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aussois, France. page 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197251v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et test d'un moteur supraconducteur à flux axial incluant un accouplement supraconducteur pour la propulsion navale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Axial-field HTS machine with integrated magnetic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aussois, France. page 47</w:t>
+              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 139, id. 2A-LS-P-08.06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155330v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a superconducting motor with high specific torque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Alhasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2015 More Electric Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3AF, SEE, Feb 2015, Toulouse, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113838v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation analytique 3D d'un accouplement supraconducteur à flux axial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Design Using Successive Analytical Subproblems Method: Application to Axial Magnetic Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and testing of a new kind of an axial HTS motor which includes a superconducting magnetic coupling for naval propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. page 241/4Lor2B-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation analytique de l'inducteur d'un accouplement magnétique supraconducteur à flux axial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint-Nazaire, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of YBCO superconductor magnetic shielding by using multiple bulks or thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Malé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a flux barrier topology for superconducting synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Alhasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2013, European Conference on Applied Superconductivity, Genova, Italy, 15-19 September 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de quench dans une bobine supraconductrice HTC à noyau de fer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+                <w:t xml:space="preserve">Analytical Computation of Flux Concentration PM Machines: Study of the Influence of the Magnets Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on electrical machines (ICEM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691981v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a 3D superconducting inductor structure using analytical formulae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Frequency Domain Computation of Eddy Currents in Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 745, id. 3LPV-06</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827509v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Domain Computation of Eddy Currents in Superconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de quench dans une bobine supraconductrice HTC à noyau de fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 8</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aussois, France. CD-ROM, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691920v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Computation of Flux Concentration PM Machines: Study of the Influence of the Magnets Shape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+                <w:t xml:space="preserve">Modeling of a 3D superconducting inductor structure using analytical formulae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on electrical machines (ICEM 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 745, id. 3LPV-06</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834006v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modeling of Bulk Superconductor in a Coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du courant critique d'une bobine BSCCO avec un modèle homogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Aussois, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin method for computing induced fields in superconducting materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PC7.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic shielding performances of YBCO superconductors: applications to multiple bulks and thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Malé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new topology of superconducting magnetic coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Malé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. page 105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of superconducting material critical current density from magnetic field diffusion measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Conference on Magnet Technology - MT22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Marseille, France. p. 78, id. 4KP1-3 - PBN: 167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element computation of self field ac losses in a HTS coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. page 196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth and Profile Minimization for Triangular Meshes of Cylindrical Geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">A new Proposed Method for Minimizing the bandwidth and profile of square matrices for triangular finite element mesh.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Boutora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on Electric and magnetic fields EMF'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">12th Biennial IEEE Conference of Electromagnetic Field Computation (CEFC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097420v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Proposed Method for Minimizing the bandwidth and profile of square matrices for triangular finite element mesh.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Bandwidth and Profile Minimization for Triangular Meshes of Cylindrical Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Boutora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Biennial IEEE Conference of Electromagnetic Field Computation (CEFC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Miami, FL, United States</w:t>
+              <w:t xml:space="preserve">7th International symposium on Electric and magnetic fields EMF'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069799v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Representation of Field Diffusion in Magnetic Materials Involving Saturation and Eddy Currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Biennial IEEE Conference of Electromagnetic Field Computation (CEFC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the Effect of Space Harmonics on the Performances of a Cage Induction Motor Using Time Harmonic and Time Stepping Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Biennial IEEE Conference of Electromagnetic Field Computation (CEFC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of space harmonics in complex finite elements analysis of induction motors with an air-gap interface coupling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Compumag 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of instantaneous torque of a PMSM Using artificial neural network based on finite elements results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Compumag 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081570v1</w:t>
-              </w:r>
-[...6387 lines deleted...]
-                <w:t xml:space="preserve">hal-00097365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation électromagnétique et thermique des moteurs à induction, en tenant compte des harmoniques d'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004INPL047N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13402,51 +13519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8CDF273"/>
+    <w:nsid w:val="901E904C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13633,51 +13750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smail-mezani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8324-7046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080729924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Sanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Moualek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-El-Boudour Bidouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Defoort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauviere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Hamidouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255853v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bagheri Naghneh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Taghipour Boroujeni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Messadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bensaidane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613581" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Boudour Bidouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gerada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002627v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350276" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097420v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boutora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069793v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578111v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2023-0578" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3233182" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Kakouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oubelaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073116" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259767v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155669" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2021-0436" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3005949" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2021.00019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2019-0485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0221" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2899820" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5295" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228333v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2478798" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2498762" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arellano-Padilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puvaneswaran Arumugam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0443" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puvan Arumugam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Dusek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.10.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164393v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2442515" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/9/095003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164388v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2424159" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM14031405" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2326923" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2266087" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833958v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833991v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2267746" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673928v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.218091" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T6S27T2C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788686v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2095874" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640598v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2144979" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640594v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157167" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/3/035014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2096172" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558537v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044187" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557548v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2036257" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB10081209" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touhami" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097396v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749697v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL047N" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smail-mezani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8324-7046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080729924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05623733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Sanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13835416261438579" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578111v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Moualek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauviere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2023-0578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Hamidouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3233182" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Kakouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oubelaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073116" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155669" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2021-0436" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3005949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2021.00019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-El-Boudour Bidouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2019-0485" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Taghipour Boroujeni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0221" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Messadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bensaidane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2899820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5295" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gerada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2478798" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2498762" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arellano-Padilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puvaneswaran Arumugam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0443" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puvan Arumugam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Dusek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.10.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2442515" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/9/095003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2424159" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM14031405" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2326923" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2266087" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2267746" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.218091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T6S27T2C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640598v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2144979" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2095874" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157167" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/3/035014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2036257" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2096172" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB10081209" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097391v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097357v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touhami" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218190v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065330v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462774v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Defoort" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2313" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275577v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445464v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445467v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bagheri Naghneh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255857v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376950v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061264v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376937v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798410v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910622v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613581" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910618v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910639v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Boudour Bidouche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910612v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444195v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387094v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361575v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002627v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944155v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025173v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350276" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691645v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703276v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626864v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627065v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626860v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069799v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boutora" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069806v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081578v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081570v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL047N" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>