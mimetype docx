--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Smail Niar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Modeling of Computer Vision-based CNN on Edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memory reliability enhancement technique for multi bit upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (4), pp.439-459. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-020-01603-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating multi-agent-based computation offloading for autonomous cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.2755-2766 (2022). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-021-03440-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time road detection for autonomous vehicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouslim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (04), pp.043022. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.043022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are CNNs reliable enough for critical applications? An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2019.2952336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-efficient reliable register file for aggressive-environment applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cdt.2018.5047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENOrMOUS: ENergy Optimization for MObile plateform using User needS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.320-334. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Source Code Modification for Processor Architecture Lifetime Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassir Bensaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.125 - 138. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJES.2019.098289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power optimization techniques for associative processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient modeling of IEEE 802.11p MAC output process for V2X interworking enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Traffic Engineering and Optimisation in Next Generation Networks, 7 (4), pp.210-219. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-net.2017.0228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Heterogeneous Approximate Multiplier for Low Power and High Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2017.2778341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPE: A high-level area-power estimation framework for FPGA-based accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective and distributed particle swarm optimization algorithm for flexible job-shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.603-615. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AS8‐static random access memory (SRAM): asymmetric SRAM architecture for soft error hardening enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsharkasy Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.89-94. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cds.2015.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing user context and habits for run-time energy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Desertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.4. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13639-016-0036-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stage particle swarm optimization to solve the flexible job shop predictive scheduling problem considering possible machine breakdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.595-606. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQUITAS: A tool-chain for functional safety and reliability improvement in automotive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.252-261. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01845196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Multiple-Target Tracking System on Heterogeneous System-on-Chip Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (6), pp.4802-4812. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2546957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware resource utilization optimization in FPGA-based Heterogeneous MPSoC architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (8), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of LTE-Downlink Physical Layer to V2X and T2X communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouna Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (10), pp.182-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable row-based parallel H.264 decoder on embedded multicore processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Michel Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (S1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-014-0633-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for a Selection of Custom Instructions for Ht-MPSoC in Area-performance Aware Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.105-108. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2015.2461626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing VLIW processors from dynamically profiled execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorker Alp Malazgirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (8), pp.656-673. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of cross-layer power-reliability tradeoffs in multi and many core systems-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiche Geuskens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Khajeh Djahromi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Embedded Hardware Design, 37 (8), pp.760-771. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue DSD 2012 on Reliability and dependability in MPSoC Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Silvano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (8, PART A), pp.759. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level Caches Tuning Technique For Energy Consumption in Reconfigurable Embedded MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaoumeur Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Beldjilali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (8), pp.656-666. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Application Sampling in MPSoC Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melhem Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Design Automation for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 14 / 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-010-9064-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-Off Exploration for Target Tracking Application in a CustomizedMultiprocessor Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, 21 p. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/175043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off exploration for target tracking application in a customized multiprocessor architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.R. Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.175043, 1-21. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/175043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Vulnerabilities in 6G: Adversarial Attacks and Their Impact on Channel Gain Prediction and Resource Allocation in UC-CFmMIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Cheggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated NAS via pretrained ensembles and multi-fidelity Bayesian Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ouertatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72332-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Architecture Tuning: A BO-Powered NAS Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ouertatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Optimization and Learning (OLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77941-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Bench for the Exploration of Machine Learning Deployment Solutions on Embedded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Thiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Conejo-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress Embedded Real Time Systems - ERTS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des obstacles dans l’environnement du train autonome par approche machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boussik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Plissonneau Duquene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Congrès ATEC ITS France - Les Rencontres de la Mobilité Intelligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimization for NAS with pretrained deep ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ouertatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Optimization and Learning (OLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving CRPD Analysis for EDF Scheduling: Trading Speed for Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 37th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Optimization of DNN and Hardware Configurations on Edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Maspalomas, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD57027.2022.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Neural Architecture Search with Rank-Preserving Surrogate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Arab Women in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Sharja, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485557.3485579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based railway track extraction and obstacle detection using deep learning for autonomous train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boussik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Workshop on Artificial Intelligence for RAILwayS (AI4RAILS).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece. pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway Obstacle Detection Using Unsupervised Learning: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boussik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Intelligent Vehicles Symposium (IV'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV48863.2021.9575825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Time Modeling for CNN Inference on Embedded GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DroneSE and RAPIDO '21: Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Budapest, Hungary. pp.59-65, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3444950.3447284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary-based Optimization of Hardware Configurations for DNN on Edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’21, The 8th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance prediction for convolutional neural networks on edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM International Conference on Computing Frontiers (CF'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2021, Catane, Italy. pp.54-62, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3457388.3458666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-Aware Neural Architecture Search: Survey and Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wistuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence {IJCAI-21}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4322-4329, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2021/592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPU enhanced LIDAR Perception System for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Haneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 28th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Västerås, Switzerland. pp.232-236, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP50117.2020.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Storage-Less Hardware Compression Technique for Convolution Neural Networks Using Constant Multiplication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAICA: Workshop on Artificial Intelligence and Computer Architecture in Conjunction with HiPeac conference'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent Approach for Vehicle-to-Fog Fair Computation Offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Antalya, Turkey. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer CNN Approximations for Hardware Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Abedallah Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2020 : Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toldedo (Virtual Event), Spain. pp.151-165, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44534-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preemption-Aware Allocation and Deadline Assignment for Conditional DAGs on Partitioned EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.Pre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian detection and classification for autonomous train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Mahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Image Processing, Applications and Systems, IPAS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Genova, Italy. pp.52-57, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS50080.2020.9334938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Improving Mobile User Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Chaïb-Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual ACM Symposium on Applied Computing, SAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limasol, Cyprus. pp.1200-1207, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3297280.3297398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WCET-aware cache coloring technique for reducing interference in real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ballabriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Vehicle Detection for Real-time Autonomous Driving System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrayam Hemmati|</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Design, Automation and Test in Europe Conference and Exhibition, DATE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2019.8714818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Collborative Platform for Autonomous Driving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Gulcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on INTelligent Embedded Systems Architectures and Applications (ESWEEK'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new memory reliability technique for multiple bit upsets mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACM International Conference on Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alghero, Italy. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310273.3321564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Extraction and Object Recognition for Autonomous Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Platforms for Future Cars: Current and Emerging Trends (in conjunction with DATE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-Based Sequential Detection Algorithm for Jamming Attacks in VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Network Systems and Security FNSS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.17-32, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94421-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and Communication Reduction Technique in Machine Learning Based Near Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 30th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia. pp.68-71, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2018.8704033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliability Study on CNNs for Critical Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ribalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 36th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Orlando, United States. pp.476-479, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2018.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid in-memory matrix multiplication using associative processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ACM Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.985-990, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2018.8342152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Injection Platform for Early-Stage Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools RAPIDO'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDAR and Stereo-Camera fusion for reliable Road Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouslim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 30th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia. pp.64-67, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2018.8704114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Fault Injection Strategy for Embedded Systems Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torino, Italy. pp.22-28, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP.2018.8631986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive video-based algorithm for accident detection on highways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valderrama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 12th IEEE International Symposium on Industrial Embedded Systems (SIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2017.7993382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Hardened Latch and Flip-Flop for FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.433-438, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Exploration of AMBA AXI4 Bus Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia. pp.1163-1169, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2017.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Multi-Scale Pedestrian Detection for Driver Assistance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Hemmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Berber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation Conference (IEEE-ACM DAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Austin, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3061639.3062308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User model-based method for IEEE 802.11p performance evaluation in vehicular safety applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Vehicular Electronics and Safety (ICVES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.63-68, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVES.2017.7991902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Aware Learning Agent for Power Management in Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence: From Theory to Practice - 30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Reliability for Fault Tolerant Multicore Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herkersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienna, Austria. pp.538-542, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2017.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware resource estimation for heterogeneous FPGA-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium On Applied Computing 32nd, SAC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.1481-1487, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3019612.3019683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of IEEE 802.11p output process for efficient V2X large-scale interworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Symposium on Communications and Vehicular Technology (SCVT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Leuven, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCVT.2017.8240315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space exploration of FPGA-based accelerators with multi-level parallelism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Kuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Design Automation and Test in Europe (DATE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. pp.1141-1146, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2017.7927161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rapid Data Communication Exploration Tool for Hybrid CPU-FPGA Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, St. Petersburg, Russia. pp.85-92, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2017.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin-analyzer: A high-level performance analysis tool for FPGA-based accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Kuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC '16: The 53rd Annual Design Automation Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Austin, Texas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2897937.2898040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison and performance evaluation of FPGA soft-cores for embedded multi-core systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2016.7843032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device Context Classification for Mobile Power Consumption Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.682-685, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling transistor level masking of soft errors in combinational circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE East-West Design and Test Symposium, EWDTS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Batumi, United States. pp.7493140, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWDTS.2015.7493140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-design space exploration tool for avionic high performance heterogeneous embedded architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Pertuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Design and Test Symposium, IDT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.77-82, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2016.7843018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance planning of railway infrastructure by reduced variable neighborhood programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-020-01664-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive routing framework for network on chip architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ul Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2852339.2852344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Register file reliability enhancement through adjacent narrow-width exploitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS-SRAM: Neighborhood Solidarity SRAM for Reliability Enhancement of SRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2016.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using IoT in breakdown tolerance: PSO solving FJSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2016.7843008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective heuristic for heterogeneous MPSoC design space exploration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Lotfi Mediouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benatchba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 10th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Amman, Jordan. pp.90-95, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2015.7396742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Sequence Prediction for Energy Consumption Reduction in Mobile Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Computer and Information Technology; Ubiquitous Computing and Communications; Dependable, Autonomic and Secure Computing; Pervasive Intelligence and Computing (CIT/IUCC/DASC/PICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Liverpool, United Kingdom. pp.23-30, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIT/IUCC/DASC/PICOM.2015.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Bi-objectif pour l’Exploration de l’Espace de Conception dans les MPSoC Hétérogènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Lotfi Mediouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benatchba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous multi-core architecture for a 4G communication in high-speed railway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 10th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Amman, Jordan. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2015.7396731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective approach for software/hardware partitioning in a multi-target tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Lotfi Mediouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Symposium on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands. pp.119-125, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP.2015.7416556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved multi-agent particle swarm optimization to solve flexible job-shop scheduling problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User information Analysis for Energy Consumption Optimization in Mobile Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Desertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Energy Efficient Embedded Systems (HIP3ES 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced quality using intensive test and analysis on simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Funchal, Portugal. pp.152-157, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01836305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on vision-based traffic accident detection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Derraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Communication Systems and Signal Processing (ICOSIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for Customized Asymmetric Heterogeneous MPSoC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 17th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARABICA: A Reconfigurable Arithmetic Block for ISA Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on Applied Reconfigurable Computing, ARC'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamically reconfigurable architecture for emergency and disaster management in ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Unsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuna Tugcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Yuceturk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Connected Vehicles and Expo (ICCVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vienna, Austria. pp.479-484, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVE.2014.7297593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIPT: Rapid exploration and evaluation for migrating sequential algorithms to multiprocessing systems with multi-port memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorker Alp Malazgirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologna, Italy. pp.776-783, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code compilation exploration for thermal dissipation reduction in SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Saad Montassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 26th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Doha, Qatar. pp.108-111, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2014.7071818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed integer linear programming approach for design space exploration in FPGA-based MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 24th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2014.6927431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application specific multi-port memory customization in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorker Alp Malazgirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Field Programmable Logic and Applications (FPL) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2014.6927426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOG Feature Extractor Hardware Accelerator for Real-Time Pedestrian Detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Hemmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Berber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 17th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.543-550, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BADR: Boosting Reliability Through Dynamic Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Manufacturable and Dependable Multicore Architectures at Nanoscale MEDIAN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space exploration of multiple loops on FPGAs using high level synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanchinathan Venkataramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Kuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 32nd IEEE International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seoul, South Korea. pp.456-463, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2014.6974719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level power estimation tool for embedded processor based platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Unsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 4th Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools, RAPIDO 2014 - In Conjunction with the 9th Intl. Conference on High-Performance and Embedded Architectures and Compilers, HiPEAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Vienna, Austria. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2555486.2555491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for FPGA-based MPSoC Design Space Exploration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Field Programmable Logic and Applications (FPL'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast System Level Benchmarks for Multicore Architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokcehan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etem Deniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 17th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.635-638, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PETS: Power and energy estimation tool at system-level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Unsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Cristal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th International Symposium on Quality Electronic Design (ISQED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Santa Clara, United States. pp.535-542, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2014.6783373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation optimization exploration for thermal dissipation reduction in embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Saad Montassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption in reconfigurable mpsoc architecture: Two-level caches optimization oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaoumeur Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Beldjilali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Design and Test Symposium, IDT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Signature in Multiple Target Tracking System for Driver Assistant Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haisheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation, and Test in Europe (DATE'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/date.2013.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Hardware Accelerator Architectures for Heterogeneous MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Reconfigurable Communication-centric Systems-on-Chip RecoSoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time users/applications interaction analysis for power consumption optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Desertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Fourth Annual International Conference on Energy Aware Computing Systems and Applications (ICEAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Istanbul, Turkey. pp.181-186, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAC.2013.6737660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective particle swarm optimization algorithm for flexible job-shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderezak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Systems Management IESM’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Oct 2013, Rabat, Morocco. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Linear Programming for Design Space Exploration in Heterogeneous MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFIP/IEEE International Conference on Very Large ScaleIntegration(VLSI-SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient FPGA implementation of H.264 CAVLC entropy decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siblini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Michel Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Conditions-Aware Fault Injection Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kuradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Power Estimation Methodology for Complex RISC Processor-based Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GLSVLSI, May 2012, Salt lake city, UTAH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid System Level Power Consumption Estimation for 29FPGA-Based MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Computer Design ICCD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Amherst, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Power and Energy Optimization Platform and Estimator (Open-People) ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2011 - Design, Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Hybrid Power Estimation Methodology for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Power Estimation Methodology for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGram for Research on Embedded Systems &amp; Software (PROGRESS) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Veldhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MDE Approach for Energy Consumption Estimation in MPSoC Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pisa, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver assistance system design and its optimization for FPGA based MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Symposium on Application Specific Processors, SASP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.62-65, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASP.2009.5226338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Performance Analysis to Accelerate Compiler Optimization Space Exploration for In-Order Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inglart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Statistical and Machine learning approaches applied to ARchitectures and compilaTion (SMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code-algorithm association performances for coded radar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies : from Theory to Applications, ICTTA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Syria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage cancellation in coded automotive radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deloof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Electrical and Electronics Engineering, ICEEE'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Londres, United Kingdom. Paper ICEEE_77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard2: from MARTE to SystemC Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeedings of the DATE'08 workshop on Modeling and Analyzis of Real-Time and Embedded Systems with the MARTE UML profile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticollision radar study and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 Forum on specification &amp; Design Languages, FDL'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why to do Without Model Driven Architecture in Embedded System Codesign?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first annual IEEE BENELUX/DSP Valley Signal Processing Symposium, (SPS-DARTS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of IEEE 802.11p output process for efficient V2X large-scale interworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 24th IEEE Symposium on Communications and Vehicular Technology, SCVT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-tuning fault tolerance technique for DSP-based circuits in transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Resource Awareness and Application Autotuning in Adaptive and Heterogeneous Computing, RES4ANT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSD 2012 on Reliability and Dependability in MPSoC Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Silvano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (8), pp.759-884, 2013, Special Issue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey on Hardware-Aware Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wistuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Design & Test of integrated micro & nano-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAASIT: Architectures and Systems for Automotive, Aeronautic, Space and Intelligent Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-Based Sequential Detection Algorithm for Jamming Attacks in VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Network Systems and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 878, Springer International Publishing, pp.17-32, 2018, Communications in Computer and Information Science, 978-3-319-94420-3. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94421-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Rescheduling Heuristic for Flexible Job Shop Problem with Machine Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borangiu, Trentesaux, Thomas, Cardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, Springer International Publishing, pp.461-476, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Reconfigurable Embedded Architectures for Safe Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Embedded Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.347-371, 2014, Advances in Systems Analysis, Software Engineering, and High Performance Computing, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6194-3.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de détection d'obstacles comportant un système de restitution sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2946936 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jour votre voiture n’aura plus besoin de vous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-PEOPLE ANR Project, Open Power and Energy Optimization Platform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, vol.24, p.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassroots Operator Search for Model Edge Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HADAS: Hardware-Aware Dynamic Neural Architecture Search for Edge Performance Scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanad Odema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnouhgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abdullah Al Faruque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation and Design Tradeoffs of On-Chip Interconnect Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohmed Bakhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboh Suboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El-Ghazawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off Exploration for Target Tracking Application in a Customized Multiprocessor Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Smail Niar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Modeling of Computer Vision-based CNN on Edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memory reliability enhancement technique for multi bit upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (4), pp.439-459. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-020-01603-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating multi-agent-based computation offloading for autonomous cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.2755-2766 (2022). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-021-03440-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time road detection for autonomous vehicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouslim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (04), pp.043022. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.043022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are CNNs reliable enough for critical applications? An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2019.2952336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-efficient reliable register file for aggressive-environment applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cdt.2018.5047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENOrMOUS: ENergy Optimization for MObile plateform using User needS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.320-334. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Source Code Modification for Processor Architecture Lifetime Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassir Bensaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.125 - 138. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJES.2019.098289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective and distributed particle swarm optimization algorithm for flexible job-shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.603-615. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power optimization techniques for associative processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient modeling of IEEE 802.11p MAC output process for V2X interworking enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Traffic Engineering and Optimisation in Next Generation Networks, 7 (4), pp.210-219. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-net.2017.0228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Heterogeneous Approximate Multiplier for Low Power and High Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2017.2778341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPE: A high-level area-power estimation framework for FPGA-based accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing user context and habits for run-time energy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Desertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.4. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13639-016-0036-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AS8‐static random access memory (SRAM): asymmetric SRAM architecture for soft error hardening enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsharkasy Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.89-94. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cds.2015.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stage particle swarm optimization to solve the flexible job shop predictive scheduling problem considering possible machine breakdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.595-606. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQUITAS: A tool-chain for functional safety and reliability improvement in automotive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.252-261. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01845196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Multiple-Target Tracking System on Heterogeneous System-on-Chip Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (6), pp.4802-4812. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2546957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware resource utilization optimization in FPGA-based Heterogeneous MPSoC architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (8), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of LTE-Downlink Physical Layer to V2X and T2X communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouna Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (10), pp.182-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable row-based parallel H.264 decoder on embedded multicore processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Michel Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (S1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-014-0633-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for a Selection of Custom Instructions for Ht-MPSoC in Area-performance Aware Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.105-108. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2015.2461626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing VLIW processors from dynamically profiled execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorker Alp Malazgirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (8), pp.656-673. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of cross-layer power-reliability tradeoffs in multi and many core systems-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiche Geuskens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Khajeh Djahromi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Embedded Hardware Design, 37 (8), pp.760-771. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level Caches Tuning Technique For Energy Consumption in Reconfigurable Embedded MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaoumeur Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Beldjilali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (8), pp.656-666. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue DSD 2012 on Reliability and dependability in MPSoC Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Silvano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (8, PART A), pp.759. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Application Sampling in MPSoC Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melhem Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Design Automation for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 14 / 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-010-9064-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-Off Exploration for Target Tracking Application in a CustomizedMultiprocessor Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, 21 p. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/175043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off exploration for target tracking application in a customized multiprocessor architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.R. Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.175043, 1-21. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/175043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Vulnerabilities in 6G: Adversarial Attacks and Their Impact on Channel Gain Prediction and Resource Allocation in UC-CFmMIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Cheggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Bench for the Exploration of Machine Learning Deployment Solutions on Embedded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Thiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Conejo-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress Embedded Real Time Systems - ERTS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated NAS via pretrained ensembles and multi-fidelity Bayesian Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ouertatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72332-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Architecture Tuning: A BO-Powered NAS Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ouertatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Optimization and Learning (OLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77941-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des obstacles dans l’environnement du train autonome par approche machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boussik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Plissonneau Duquene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Congrès ATEC ITS France - Les Rencontres de la Mobilité Intelligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimization for NAS with pretrained deep ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ouertatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Optimization and Learning (OLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Optimization of DNN and Hardware Configurations on Edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Maspalomas, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD57027.2022.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving CRPD Analysis for EDF Scheduling: Trading Speed for Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 37th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-Aware Neural Architecture Search: Survey and Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wistuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence {IJCAI-21}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4322-4329, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2021/592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Neural Architecture Search with Rank-Preserving Surrogate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Arab Women in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Sharja, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485557.3485579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based railway track extraction and obstacle detection using deep learning for autonomous train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boussik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Workshop on Artificial Intelligence for RAILwayS (AI4RAILS).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece. pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway Obstacle Detection Using Unsupervised Learning: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boussik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Intelligent Vehicles Symposium (IV'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV48863.2021.9575825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Time Modeling for CNN Inference on Embedded GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DroneSE and RAPIDO '21: Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Budapest, Hungary. pp.59-65, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3444950.3447284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary-based Optimization of Hardware Configurations for DNN on Edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’21, The 8th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance prediction for convolutional neural networks on edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM International Conference on Computing Frontiers (CF'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2021, Catane, Italy. pp.54-62, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3457388.3458666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian detection and classification for autonomous train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Mahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Image Processing, Applications and Systems, IPAS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Genova, Italy. pp.52-57, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS50080.2020.9334938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPU enhanced LIDAR Perception System for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Haneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 28th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Västerås, Switzerland. pp.232-236, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP50117.2020.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Storage-Less Hardware Compression Technique for Convolution Neural Networks Using Constant Multiplication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAICA: Workshop on Artificial Intelligence and Computer Architecture in Conjunction with HiPeac conference'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent Approach for Vehicle-to-Fog Fair Computation Offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Antalya, Turkey. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer CNN Approximations for Hardware Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Abedallah Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2020 : Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toldedo (Virtual Event), Spain. pp.151-165, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44534-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preemption-Aware Allocation and Deadline Assignment for Conditional DAGs on Partitioned EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.Pre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Improving Mobile User Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Chaïb-Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual ACM Symposium on Applied Computing, SAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limasol, Cyprus. pp.1200-1207, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3297280.3297398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WCET-aware cache coloring technique for reducing interference in real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ballabriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Vehicle Detection for Real-time Autonomous Driving System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrayam Hemmati|</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Design, Automation and Test in Europe Conference and Exhibition, DATE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2019.8714818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Collborative Platform for Autonomous Driving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Gulcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on INTelligent Embedded Systems Architectures and Applications (ESWEEK'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new memory reliability technique for multiple bit upsets mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACM International Conference on Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alghero, Italy. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310273.3321564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Fault Injection Strategy for Embedded Systems Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torino, Italy. pp.22-28, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP.2018.8631986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDAR and Stereo-Camera fusion for reliable Road Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouslim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 30th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia. pp.64-67, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2018.8704114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Extraction and Object Recognition for Autonomous Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Platforms for Future Cars: Current and Emerging Trends (in conjunction with DATE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-Based Sequential Detection Algorithm for Jamming Attacks in VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Network Systems and Security FNSS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.17-32, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94421-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and Communication Reduction Technique in Machine Learning Based Near Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 30th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia. pp.68-71, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2018.8704033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliability Study on CNNs for Critical Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ribalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 36th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Orlando, United States. pp.476-479, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2018.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid in-memory matrix multiplication using associative processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ACM Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.985-990, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2018.8342152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Injection Platform for Early-Stage Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools RAPIDO'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Hardened Latch and Flip-Flop for FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.433-438, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive video-based algorithm for accident detection on highways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valderrama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 12th IEEE International Symposium on Industrial Embedded Systems (SIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2017.7993382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Exploration of AMBA AXI4 Bus Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia. pp.1163-1169, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2017.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Multi-Scale Pedestrian Detection for Driver Assistance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Hemmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Berber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation Conference (IEEE-ACM DAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Austin, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3061639.3062308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User model-based method for IEEE 802.11p performance evaluation in vehicular safety applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Vehicular Electronics and Safety (ICVES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.63-68, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVES.2017.7991902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of IEEE 802.11p output process for efficient V2X large-scale interworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Symposium on Communications and Vehicular Technology (SCVT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Leuven, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCVT.2017.8240315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware resource estimation for heterogeneous FPGA-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium On Applied Computing 32nd, SAC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.1481-1487, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3019612.3019683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Reliability for Fault Tolerant Multicore Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herkersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienna, Austria. pp.538-542, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2017.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Aware Learning Agent for Power Management in Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence: From Theory to Practice - 30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space exploration of FPGA-based accelerators with multi-level parallelism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Kuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Design Automation and Test in Europe (DATE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. pp.1141-1146, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2017.7927161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rapid Data Communication Exploration Tool for Hybrid CPU-FPGA Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, St. Petersburg, Russia. pp.85-92, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2017.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin-analyzer: A high-level performance analysis tool for FPGA-based accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Kuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC '16: The 53rd Annual Design Automation Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Austin, Texas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2897937.2898040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison and performance evaluation of FPGA soft-cores for embedded multi-core systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2016.7843032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device Context Classification for Mobile Power Consumption Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.682-685, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-design space exploration tool for avionic high performance heterogeneous embedded architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Pertuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Design and Test Symposium, IDT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.77-82, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2016.7843018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling transistor level masking of soft errors in combinational circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE East-West Design and Test Symposium, EWDTS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Batumi, United States. pp.7493140, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWDTS.2015.7493140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive routing framework for network on chip architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ul Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2852339.2852344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance planning of railway infrastructure by reduced variable neighborhood programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-020-01664-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Register file reliability enhancement through adjacent narrow-width exploitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS-SRAM: Neighborhood Solidarity SRAM for Reliability Enhancement of SRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2016.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using IoT in breakdown tolerance: PSO solving FJSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2016.7843008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced quality using intensive test and analysis on simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Funchal, Portugal. pp.152-157, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01836305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on vision-based traffic accident detection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Derraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Communication Systems and Signal Processing (ICOSIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Bi-objectif pour l’Exploration de l’Espace de Conception dans les MPSoC Hétérogènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Lotfi Mediouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benatchba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous multi-core architecture for a 4G communication in high-speed railway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 10th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Amman, Jordan. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2015.7396731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective heuristic for heterogeneous MPSoC design space exploration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Lotfi Mediouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benatchba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 10th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Amman, Jordan. pp.90-95, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2015.7396742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Sequence Prediction for Energy Consumption Reduction in Mobile Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Computer and Information Technology; Ubiquitous Computing and Communications; Dependable, Autonomic and Secure Computing; Pervasive Intelligence and Computing (CIT/IUCC/DASC/PICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Liverpool, United Kingdom. pp.23-30, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIT/IUCC/DASC/PICOM.2015.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective approach for software/hardware partitioning in a multi-target tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Lotfi Mediouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Symposium on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands. pp.119-125, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP.2015.7416556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved multi-agent particle swarm optimization to solve flexible job-shop scheduling problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User information Analysis for Energy Consumption Optimization in Mobile Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Desertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Energy Efficient Embedded Systems (HIP3ES 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PETS: Power and energy estimation tool at system-level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Unsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Cristal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th International Symposium on Quality Electronic Design (ISQED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Santa Clara, United States. pp.535-542, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2014.6783373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast System Level Benchmarks for Multicore Architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokcehan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etem Deniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 17th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.635-638, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamically reconfigurable architecture for emergency and disaster management in ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Unsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuna Tugcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Yuceturk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Connected Vehicles and Expo (ICCVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vienna, Austria. pp.479-484, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVE.2014.7297593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for Customized Asymmetric Heterogeneous MPSoC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 17th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARABICA: A Reconfigurable Arithmetic Block for ISA Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on Applied Reconfigurable Computing, ARC'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIPT: Rapid exploration and evaluation for migrating sequential algorithms to multiprocessing systems with multi-port memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorker Alp Malazgirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologna, Italy. pp.776-783, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code compilation exploration for thermal dissipation reduction in SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Saad Montassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 26th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Doha, Qatar. pp.108-111, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2014.7071818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOG Feature Extractor Hardware Accelerator for Real-Time Pedestrian Detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Hemmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Berber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 17th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.543-550, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application specific multi-port memory customization in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorker Alp Malazgirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Field Programmable Logic and Applications (FPL) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2014.6927426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed integer linear programming approach for design space exploration in FPGA-based MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 24th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2014.6927431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space exploration of multiple loops on FPGAs using high level synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanchinathan Venkataramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Kuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 32nd IEEE International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seoul, South Korea. pp.456-463, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2014.6974719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BADR: Boosting Reliability Through Dynamic Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Manufacturable and Dependable Multicore Architectures at Nanoscale MEDIAN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level power estimation tool for embedded processor based platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Unsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 4th Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools, RAPIDO 2014 - In Conjunction with the 9th Intl. Conference on High-Performance and Embedded Architectures and Compilers, HiPEAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Vienna, Austria. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2555486.2555491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for FPGA-based MPSoC Design Space Exploration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Field Programmable Logic and Applications (FPL'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient FPGA implementation of H.264 CAVLC entropy decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siblini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Michel Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation optimization exploration for thermal dissipation reduction in embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Saad Montassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption in reconfigurable mpsoc architecture: Two-level caches optimization oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaoumeur Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Beldjilali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Design and Test Symposium, IDT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Signature in Multiple Target Tracking System for Driver Assistant Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haisheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation, and Test in Europe (DATE'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/date.2013.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Hardware Accelerator Architectures for Heterogeneous MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Reconfigurable Communication-centric Systems-on-Chip RecoSoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time users/applications interaction analysis for power consumption optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Desertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Fourth Annual International Conference on Energy Aware Computing Systems and Applications (ICEAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Istanbul, Turkey. pp.181-186, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAC.2013.6737660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective particle swarm optimization algorithm for flexible job-shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderezak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Systems Management IESM’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Oct 2013, Rabat, Morocco. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Linear Programming for Design Space Exploration in Heterogeneous MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFIP/IEEE International Conference on Very Large ScaleIntegration(VLSI-SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Conditions-Aware Fault Injection Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kuradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Power Estimation Methodology for Complex RISC Processor-based Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GLSVLSI, May 2012, Salt lake city, UTAH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid System Level Power Consumption Estimation for 29FPGA-Based MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Computer Design ICCD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Amherst, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Power and Energy Optimization Platform and Estimator (Open-People) ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2011 - Design, Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Hybrid Power Estimation Methodology for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Power Estimation Methodology for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGram for Research on Embedded Systems &amp; Software (PROGRESS) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Veldhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MDE Approach for Energy Consumption Estimation in MPSoC Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pisa, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver assistance system design and its optimization for FPGA based MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Symposium on Application Specific Processors, SASP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.62-65, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASP.2009.5226338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard2: from MARTE to SystemC Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeedings of the DATE'08 workshop on Modeling and Analyzis of Real-Time and Embedded Systems with the MARTE UML profile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Performance Analysis to Accelerate Compiler Optimization Space Exploration for In-Order Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inglart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Statistical and Machine learning approaches applied to ARchitectures and compilaTion (SMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code-algorithm association performances for coded radar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies : from Theory to Applications, ICTTA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Syria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage cancellation in coded automotive radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deloof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Electrical and Electronics Engineering, ICEEE'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Londres, United Kingdom. Paper ICEEE_77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticollision radar study and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 Forum on specification &amp; Design Languages, FDL'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why to do Without Model Driven Architecture in Embedded System Codesign?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first annual IEEE BENELUX/DSP Valley Signal Processing Symposium, (SPS-DARTS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of IEEE 802.11p output process for efficient V2X large-scale interworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 24th IEEE Symposium on Communications and Vehicular Technology, SCVT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-tuning fault tolerance technique for DSP-based circuits in transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Resource Awareness and Application Autotuning in Adaptive and Heterogeneous Computing, RES4ANT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSD 2012 on Reliability and Dependability in MPSoC Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Silvano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (8), pp.759-884, 2013, Special Issue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey on Hardware-Aware Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wistuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Design & Test of integrated micro & nano-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAASIT: Architectures and Systems for Automotive, Aeronautic, Space and Intelligent Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Rescheduling Heuristic for Flexible Job Shop Problem with Machine Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borangiu, Trentesaux, Thomas, Cardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, Springer International Publishing, pp.461-476, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-Based Sequential Detection Algorithm for Jamming Attacks in VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Network Systems and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 878, Springer International Publishing, pp.17-32, 2018, Communications in Computer and Information Science, 978-3-319-94420-3. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94421-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Reconfigurable Embedded Architectures for Safe Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Embedded Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.347-371, 2014, Advances in Systems Analysis, Software Engineering, and High Performance Computing, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6194-3.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jour votre voiture n’aura plus besoin de vous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-PEOPLE ANR Project, Open Power and Energy Optimization Platform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, vol.24, p.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassroots Operator Search for Model Edge Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HADAS: Hardware-Aware Dynamic Neural Architecture Search for Edge Performance Scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanad Odema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnouhgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abdullah Al Faruque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation and Design Tradeoffs of On-Chip Interconnect Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohmed Bakhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboh Suboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El-Ghazawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off Exploration for Target Tracking Application in a Customized Multiprocessor Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Bouzidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527169" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Nouacer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01603-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03440-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Lachachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouslim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.043022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayoub Neggaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kurdahi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2019.2952336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Ahangari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zcan &#214;zturk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2018.5047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Chaib Draa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Biglari-Abhari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tayeb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.10.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassir Bensaada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jedidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2019.098289" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Erdem Yantir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eltawil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.08.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Salem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-net.2017.0228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2017.2778341" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Makni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Baklouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.08.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chiheb Ammari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1039-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03402367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsharkasy Wael" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2015.0318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401216v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desertot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-016-0036-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Djemal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mouchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rapin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.07.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanwen Zhong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Prakash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulika Mitra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2546957" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Dammak Masmoudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.05.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouna Fall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Michel Baaklini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Kumar Rethinagiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sbeity" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-014-0633-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Dammak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2015.2461626" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorker Alp Malazgirt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Yurdakul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.09.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiche Geuskens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Khajeh Djahromi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2013.07.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silvano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2013.08.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK4D816M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bengueddach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaoumeur Senouci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Tawk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ibrahim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-010-9064-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehangir Khan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saghir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/175043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.R. Saghir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghorbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Cheggour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Imine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Ouertatani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Maxim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72332-2_17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540630v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77941-1_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Thiant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Allouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Conejo-Laguna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plissonneau Duquene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouquillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911415v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD57027.2022.00060" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Benmeziane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Maghraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485557.3485579" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plissonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV48863.2021.9575825" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03381837v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444950.3447284" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457388.3458666" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379694v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wistuba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/592" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382392v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Haneche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP50117.2020.00043" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389472v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382302v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316512" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Abedallah Ali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44534-8_12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077110v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Zahaf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.Pre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strauss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS50080.2020.9334938" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cha&#239;b-Draa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297398" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballabriga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrayam Hemmati|" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714818" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Gulcan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3321564" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430228v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yazid Lachachi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383047v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94421-0_2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382375v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2018.8704033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ribalta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2018.00077" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383708v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342152" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384530v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382394v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2018.8704114" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2018.8631986" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Harb" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valderrama" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2017.7993382" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388110v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.82" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676069v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hemmati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Berber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3061639.3062308" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVES.2017.7991902" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_28" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387815v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wild" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herkersdorf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.78" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388517v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abidi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019683" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384617v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCVT.2017.8240315" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Kuan Liang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2017.7927161" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388586v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383373v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897937.2898040" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wassim Jmal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843032" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383100v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.102" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528693v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2015.7493140" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pertuisot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belanger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843018" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383080v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01664-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ul Mustafa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2852339.2852344" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483882" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.12" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388790v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Lotfi Mediouni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2015.7396742" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384997v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388409v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670102v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2015.7396731" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384640v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2015.7416556" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03385031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836305v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rapin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.17" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384622v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Derraz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Damak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.83" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474281v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03385934v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Unsal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuna Tugcu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Yuceturk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297593" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903767" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660836v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Saad Montassar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2014.7071818" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663255v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927431" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663490v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927426" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387857v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.60" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474335v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03386031v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanchinathan Venkataramani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2014.6974719" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663530v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Palomar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2555486.2555491" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387821v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387861v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Sen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcehan Kara" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etem Deniz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.16" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663546v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cristal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2014.6783373" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612489v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727121" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612530v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727118" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03577415v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Liu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/date.2013.187" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524974v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581549" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carlier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAC.2013.6737660" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450910v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Jemai" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03473118v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472887v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siblini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadlallah" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727116" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780362v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemai" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kuradi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675469v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842401v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650649v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760353v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760442v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486200v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dekeyser" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480316v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saghir" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASP.2009.5226338" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257277v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inglart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376220v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaidouni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530063" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360434v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloof" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524373v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Piel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367711v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565174v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582344v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582353v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469235v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269441v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403049v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403063v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403076v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676866v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406019v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_35" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03466646v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch014" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551226v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatkeu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Pham" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greff" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03392188v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923804v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512722v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889087v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Odema" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnouhgi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdullah Al Faruque" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534521v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmed Bakhouya" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suboh Suboh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522849v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Bouzidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527169" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Nouacer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01603-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03440-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Lachachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouslim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.043022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayoub Neggaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kurdahi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2019.2952336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Ahangari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zcan &#214;zturk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2018.5047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Chaib Draa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Biglari-Abhari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tayeb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.10.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassir Bensaada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jedidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2019.098289" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chiheb Ammari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1039-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Erdem Yantir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eltawil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.08.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Salem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-net.2017.0228" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2017.2778341" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Makni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Baklouti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.08.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desertot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-016-0036-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03402367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsharkasy Wael" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2015.0318" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Djemal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mouchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rapin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.07.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanwen Zhong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Prakash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulika Mitra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2546957" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Dammak Masmoudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.05.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouna Fall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Michel Baaklini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Kumar Rethinagiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sbeity" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-014-0633-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Dammak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2015.2461626" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorker Alp Malazgirt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Yurdakul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.09.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiche Geuskens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Khajeh Djahromi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2013.07.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bengueddach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaoumeur Senouci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silvano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2013.08.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK4D816M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Tawk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ibrahim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-010-9064-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehangir Khan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saghir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/175043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.R. Saghir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghorbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Cheggour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Imine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Thiant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Allouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Conejo-Laguna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Ouertatani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Maxim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72332-2_17" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540630v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77941-1_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plissonneau Duquene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD57027.2022.00060" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouquillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Benmeziane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Maghraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wistuba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/592" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485557.3485579" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plissonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379755v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV48863.2021.9575825" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03381837v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444950.3447284" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222016v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379997v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457388.3458666" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strauss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS50080.2020.9334938" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Haneche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP50117.2020.00043" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382302v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316512" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430302v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Abedallah Ali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44534-8_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077110v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Zahaf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.Pre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cha&#239;b-Draa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297398" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballabriga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrayam Hemmati|" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714818" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Gulcan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3321564" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382628v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2018.8631986" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yazid Lachachi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2018.8704114" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430228v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383047v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94421-0_2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2018.8704033" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ribalta" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2018.00077" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342152" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384530v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.82" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Harb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valderrama" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2017.7993382" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676069v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hemmati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Berber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3061639.3062308" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVES.2017.7991902" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384617v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCVT.2017.8240315" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019683" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wild" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herkersdorf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.78" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388211v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_28" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Kuan Liang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2017.7927161" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388586v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383373v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897937.2898040" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wassim Jmal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843032" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383100v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.102" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pertuisot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belanger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843018" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528693v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2015.7493140" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384573v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ul Mustafa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2852339.2852344" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383080v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01664-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483882" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.12" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388790v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836305v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rapin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.17" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384622v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Derraz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388409v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Lotfi Mediouni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670102v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2015.7396731" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384590v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2015.7396742" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384997v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384640v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2015.7416556" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03385031v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Palomar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Unsal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cristal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2014.6783373" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387861v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Sen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcehan Kara" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etem Deniz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.16" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03385934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuna Tugcu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Yuceturk" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297593" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387943v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Damak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.83" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474281v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387997v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903767" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660836v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Saad Montassar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2014.7071818" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387857v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.60" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663490v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927426" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927431" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03386031v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanchinathan Venkataramani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2014.6974719" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474335v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663530v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2555486.2555491" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387821v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472887v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siblini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadlallah" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727116" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612489v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727121" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612530v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727118" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03577415v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Liu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/date.2013.187" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524974v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581549" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472841v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carlier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAC.2013.6737660" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450910v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Jemai" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03473118v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780362v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemai" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kuradi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675469v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842401v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650649v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760353v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760442v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486200v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dekeyser" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480316v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saghir" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASP.2009.5226338" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524373v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Piel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257277v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inglart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376220v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaidouni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530063" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360434v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloof" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367711v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565174v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582344v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582353v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469235v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269441v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403049v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403063v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403076v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406019v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_35" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676866v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03466646v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch014" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03392188v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923804v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512722v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889087v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Odema" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnouhgi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdullah Al Faruque" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534521v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmed Bakhouya" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suboh Suboh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522849v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>