--- v1 (2026-04-16)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Smail Niar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Modeling of Computer Vision-based CNN on Edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memory reliability enhancement technique for multi bit upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (4), pp.439-459. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-020-01603-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating multi-agent-based computation offloading for autonomous cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.2755-2766 (2022). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-021-03440-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time road detection for autonomous vehicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouslim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (04), pp.043022. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.043022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are CNNs reliable enough for critical applications? An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2019.2952336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-efficient reliable register file for aggressive-environment applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cdt.2018.5047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENOrMOUS: ENergy Optimization for MObile plateform using User needS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.320-334. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Source Code Modification for Processor Architecture Lifetime Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassir Bensaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.125 - 138. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJES.2019.098289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective and distributed particle swarm optimization algorithm for flexible job-shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.603-615. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power optimization techniques for associative processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient modeling of IEEE 802.11p MAC output process for V2X interworking enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Traffic Engineering and Optimisation in Next Generation Networks, 7 (4), pp.210-219. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-net.2017.0228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Heterogeneous Approximate Multiplier for Low Power and High Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2017.2778341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPE: A high-level area-power estimation framework for FPGA-based accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing user context and habits for run-time energy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Desertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.4. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13639-016-0036-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AS8‐static random access memory (SRAM): asymmetric SRAM architecture for soft error hardening enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsharkasy Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.89-94. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cds.2015.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stage particle swarm optimization to solve the flexible job shop predictive scheduling problem considering possible machine breakdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.595-606. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQUITAS: A tool-chain for functional safety and reliability improvement in automotive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.252-261. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01845196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Multiple-Target Tracking System on Heterogeneous System-on-Chip Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (6), pp.4802-4812. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2546957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware resource utilization optimization in FPGA-based Heterogeneous MPSoC architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (8), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of LTE-Downlink Physical Layer to V2X and T2X communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouna Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (10), pp.182-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable row-based parallel H.264 decoder on embedded multicore processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Michel Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (S1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-014-0633-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for a Selection of Custom Instructions for Ht-MPSoC in Area-performance Aware Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.105-108. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2015.2461626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing VLIW processors from dynamically profiled execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorker Alp Malazgirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (8), pp.656-673. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of cross-layer power-reliability tradeoffs in multi and many core systems-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiche Geuskens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Khajeh Djahromi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Embedded Hardware Design, 37 (8), pp.760-771. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level Caches Tuning Technique For Energy Consumption in Reconfigurable Embedded MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaoumeur Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Beldjilali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (8), pp.656-666. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue DSD 2012 on Reliability and dependability in MPSoC Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Silvano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (8, PART A), pp.759. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Application Sampling in MPSoC Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melhem Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Design Automation for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 14 / 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-010-9064-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-Off Exploration for Target Tracking Application in a CustomizedMultiprocessor Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, 21 p. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/175043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off exploration for target tracking application in a customized multiprocessor architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.R. Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.175043, 1-21. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/175043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Vulnerabilities in 6G: Adversarial Attacks and Their Impact on Channel Gain Prediction and Resource Allocation in UC-CFmMIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Cheggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Bench for the Exploration of Machine Learning Deployment Solutions on Embedded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Thiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Conejo-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress Embedded Real Time Systems - ERTS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated NAS via pretrained ensembles and multi-fidelity Bayesian Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ouertatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72332-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Architecture Tuning: A BO-Powered NAS Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ouertatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Optimization and Learning (OLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77941-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des obstacles dans l’environnement du train autonome par approche machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boussik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Plissonneau Duquene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Congrès ATEC ITS France - Les Rencontres de la Mobilité Intelligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimization for NAS with pretrained deep ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ouertatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Optimization and Learning (OLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Optimization of DNN and Hardware Configurations on Edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Maspalomas, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD57027.2022.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving CRPD Analysis for EDF Scheduling: Trading Speed for Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 37th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-Aware Neural Architecture Search: Survey and Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wistuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence {IJCAI-21}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4322-4329, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2021/592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Neural Architecture Search with Rank-Preserving Surrogate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Arab Women in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Sharja, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485557.3485579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based railway track extraction and obstacle detection using deep learning for autonomous train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boussik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Workshop on Artificial Intelligence for RAILwayS (AI4RAILS).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece. pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway Obstacle Detection Using Unsupervised Learning: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boussik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Intelligent Vehicles Symposium (IV'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV48863.2021.9575825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Time Modeling for CNN Inference on Embedded GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DroneSE and RAPIDO '21: Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Budapest, Hungary. pp.59-65, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3444950.3447284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary-based Optimization of Hardware Configurations for DNN on Edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’21, The 8th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance prediction for convolutional neural networks on edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM International Conference on Computing Frontiers (CF'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2021, Catane, Italy. pp.54-62, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3457388.3458666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian detection and classification for autonomous train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Mahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Image Processing, Applications and Systems, IPAS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Genova, Italy. pp.52-57, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS50080.2020.9334938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPU enhanced LIDAR Perception System for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Haneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 28th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Västerås, Switzerland. pp.232-236, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP50117.2020.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Storage-Less Hardware Compression Technique for Convolution Neural Networks Using Constant Multiplication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAICA: Workshop on Artificial Intelligence and Computer Architecture in Conjunction with HiPeac conference'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent Approach for Vehicle-to-Fog Fair Computation Offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Antalya, Turkey. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer CNN Approximations for Hardware Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Abedallah Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2020 : Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toldedo (Virtual Event), Spain. pp.151-165, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44534-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preemption-Aware Allocation and Deadline Assignment for Conditional DAGs on Partitioned EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.Pre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Improving Mobile User Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Chaïb-Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual ACM Symposium on Applied Computing, SAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limasol, Cyprus. pp.1200-1207, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3297280.3297398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WCET-aware cache coloring technique for reducing interference in real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ballabriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Vehicle Detection for Real-time Autonomous Driving System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrayam Hemmati|</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Design, Automation and Test in Europe Conference and Exhibition, DATE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2019.8714818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Collborative Platform for Autonomous Driving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Gulcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on INTelligent Embedded Systems Architectures and Applications (ESWEEK'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new memory reliability technique for multiple bit upsets mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACM International Conference on Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alghero, Italy. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310273.3321564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Fault Injection Strategy for Embedded Systems Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torino, Italy. pp.22-28, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP.2018.8631986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDAR and Stereo-Camera fusion for reliable Road Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouslim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 30th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia. pp.64-67, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2018.8704114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Extraction and Object Recognition for Autonomous Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Platforms for Future Cars: Current and Emerging Trends (in conjunction with DATE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-Based Sequential Detection Algorithm for Jamming Attacks in VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Network Systems and Security FNSS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.17-32, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94421-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and Communication Reduction Technique in Machine Learning Based Near Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 30th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia. pp.68-71, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2018.8704033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliability Study on CNNs for Critical Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ribalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 36th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Orlando, United States. pp.476-479, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2018.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid in-memory matrix multiplication using associative processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ACM Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.985-990, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2018.8342152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Injection Platform for Early-Stage Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools RAPIDO'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Hardened Latch and Flip-Flop for FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.433-438, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive video-based algorithm for accident detection on highways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valderrama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 12th IEEE International Symposium on Industrial Embedded Systems (SIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2017.7993382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Exploration of AMBA AXI4 Bus Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia. pp.1163-1169, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2017.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Multi-Scale Pedestrian Detection for Driver Assistance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Hemmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Berber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation Conference (IEEE-ACM DAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Austin, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3061639.3062308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User model-based method for IEEE 802.11p performance evaluation in vehicular safety applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Vehicular Electronics and Safety (ICVES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.63-68, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVES.2017.7991902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of IEEE 802.11p output process for efficient V2X large-scale interworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Symposium on Communications and Vehicular Technology (SCVT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Leuven, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCVT.2017.8240315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware resource estimation for heterogeneous FPGA-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium On Applied Computing 32nd, SAC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.1481-1487, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3019612.3019683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Reliability for Fault Tolerant Multicore Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herkersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienna, Austria. pp.538-542, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2017.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Aware Learning Agent for Power Management in Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence: From Theory to Practice - 30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space exploration of FPGA-based accelerators with multi-level parallelism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Kuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Design Automation and Test in Europe (DATE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. pp.1141-1146, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2017.7927161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rapid Data Communication Exploration Tool for Hybrid CPU-FPGA Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, St. Petersburg, Russia. pp.85-92, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2017.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin-analyzer: A high-level performance analysis tool for FPGA-based accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Kuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC '16: The 53rd Annual Design Automation Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Austin, Texas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2897937.2898040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison and performance evaluation of FPGA soft-cores for embedded multi-core systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2016.7843032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device Context Classification for Mobile Power Consumption Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.682-685, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-design space exploration tool for avionic high performance heterogeneous embedded architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Pertuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Design and Test Symposium, IDT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.77-82, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2016.7843018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling transistor level masking of soft errors in combinational circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE East-West Design and Test Symposium, EWDTS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Batumi, United States. pp.7493140, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWDTS.2015.7493140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive routing framework for network on chip architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ul Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2852339.2852344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance planning of railway infrastructure by reduced variable neighborhood programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-020-01664-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Register file reliability enhancement through adjacent narrow-width exploitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS-SRAM: Neighborhood Solidarity SRAM for Reliability Enhancement of SRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2016.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using IoT in breakdown tolerance: PSO solving FJSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2016.7843008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced quality using intensive test and analysis on simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Funchal, Portugal. pp.152-157, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01836305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on vision-based traffic accident detection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Derraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Communication Systems and Signal Processing (ICOSIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Bi-objectif pour l’Exploration de l’Espace de Conception dans les MPSoC Hétérogènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Lotfi Mediouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benatchba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous multi-core architecture for a 4G communication in high-speed railway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 10th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Amman, Jordan. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2015.7396731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective heuristic for heterogeneous MPSoC design space exploration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Lotfi Mediouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benatchba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 10th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Amman, Jordan. pp.90-95, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2015.7396742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Sequence Prediction for Energy Consumption Reduction in Mobile Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Computer and Information Technology; Ubiquitous Computing and Communications; Dependable, Autonomic and Secure Computing; Pervasive Intelligence and Computing (CIT/IUCC/DASC/PICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Liverpool, United Kingdom. pp.23-30, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIT/IUCC/DASC/PICOM.2015.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective approach for software/hardware partitioning in a multi-target tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Lotfi Mediouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Symposium on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands. pp.119-125, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP.2015.7416556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved multi-agent particle swarm optimization to solve flexible job-shop scheduling problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User information Analysis for Energy Consumption Optimization in Mobile Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Desertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Energy Efficient Embedded Systems (HIP3ES 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PETS: Power and energy estimation tool at system-level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Unsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Cristal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th International Symposium on Quality Electronic Design (ISQED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Santa Clara, United States. pp.535-542, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2014.6783373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast System Level Benchmarks for Multicore Architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokcehan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etem Deniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 17th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.635-638, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamically reconfigurable architecture for emergency and disaster management in ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Unsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuna Tugcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Yuceturk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Connected Vehicles and Expo (ICCVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vienna, Austria. pp.479-484, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVE.2014.7297593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for Customized Asymmetric Heterogeneous MPSoC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 17th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARABICA: A Reconfigurable Arithmetic Block for ISA Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on Applied Reconfigurable Computing, ARC'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIPT: Rapid exploration and evaluation for migrating sequential algorithms to multiprocessing systems with multi-port memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorker Alp Malazgirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologna, Italy. pp.776-783, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code compilation exploration for thermal dissipation reduction in SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Saad Montassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 26th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Doha, Qatar. pp.108-111, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2014.7071818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOG Feature Extractor Hardware Accelerator for Real-Time Pedestrian Detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Hemmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Berber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 17th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.543-550, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application specific multi-port memory customization in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorker Alp Malazgirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Field Programmable Logic and Applications (FPL) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2014.6927426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed integer linear programming approach for design space exploration in FPGA-based MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 24th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2014.6927431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space exploration of multiple loops on FPGAs using high level synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanchinathan Venkataramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Kuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 32nd IEEE International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seoul, South Korea. pp.456-463, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2014.6974719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BADR: Boosting Reliability Through Dynamic Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Manufacturable and Dependable Multicore Architectures at Nanoscale MEDIAN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level power estimation tool for embedded processor based platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Unsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 4th Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools, RAPIDO 2014 - In Conjunction with the 9th Intl. Conference on High-Performance and Embedded Architectures and Compilers, HiPEAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Vienna, Austria. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2555486.2555491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for FPGA-based MPSoC Design Space Exploration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Field Programmable Logic and Applications (FPL'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient FPGA implementation of H.264 CAVLC entropy decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siblini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Michel Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation optimization exploration for thermal dissipation reduction in embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Saad Montassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption in reconfigurable mpsoc architecture: Two-level caches optimization oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaoumeur Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Beldjilali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Design and Test Symposium, IDT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Signature in Multiple Target Tracking System for Driver Assistant Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haisheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation, and Test in Europe (DATE'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/date.2013.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Hardware Accelerator Architectures for Heterogeneous MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Reconfigurable Communication-centric Systems-on-Chip RecoSoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time users/applications interaction analysis for power consumption optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Desertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Fourth Annual International Conference on Energy Aware Computing Systems and Applications (ICEAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Istanbul, Turkey. pp.181-186, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAC.2013.6737660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective particle swarm optimization algorithm for flexible job-shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderezak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Systems Management IESM’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Oct 2013, Rabat, Morocco. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Linear Programming for Design Space Exploration in Heterogeneous MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFIP/IEEE International Conference on Very Large ScaleIntegration(VLSI-SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Conditions-Aware Fault Injection Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kuradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Power Estimation Methodology for Complex RISC Processor-based Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GLSVLSI, May 2012, Salt lake city, UTAH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid System Level Power Consumption Estimation for 29FPGA-Based MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Computer Design ICCD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Amherst, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Power and Energy Optimization Platform and Estimator (Open-People) ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2011 - Design, Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Hybrid Power Estimation Methodology for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Power Estimation Methodology for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGram for Research on Embedded Systems &amp; Software (PROGRESS) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Veldhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MDE Approach for Energy Consumption Estimation in MPSoC Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pisa, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver assistance system design and its optimization for FPGA based MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Symposium on Application Specific Processors, SASP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.62-65, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASP.2009.5226338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard2: from MARTE to SystemC Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeedings of the DATE'08 workshop on Modeling and Analyzis of Real-Time and Embedded Systems with the MARTE UML profile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Performance Analysis to Accelerate Compiler Optimization Space Exploration for In-Order Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inglart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Statistical and Machine learning approaches applied to ARchitectures and compilaTion (SMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code-algorithm association performances for coded radar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies : from Theory to Applications, ICTTA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Syria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage cancellation in coded automotive radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deloof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Electrical and Electronics Engineering, ICEEE'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Londres, United Kingdom. Paper ICEEE_77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticollision radar study and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 Forum on specification &amp; Design Languages, FDL'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why to do Without Model Driven Architecture in Embedded System Codesign?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first annual IEEE BENELUX/DSP Valley Signal Processing Symposium, (SPS-DARTS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of IEEE 802.11p output process for efficient V2X large-scale interworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 24th IEEE Symposium on Communications and Vehicular Technology, SCVT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-tuning fault tolerance technique for DSP-based circuits in transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Resource Awareness and Application Autotuning in Adaptive and Heterogeneous Computing, RES4ANT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSD 2012 on Reliability and Dependability in MPSoC Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Silvano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (8), pp.759-884, 2013, Special Issue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey on Hardware-Aware Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wistuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Design & Test of integrated micro & nano-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAASIT: Architectures and Systems for Automotive, Aeronautic, Space and Intelligent Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Rescheduling Heuristic for Flexible Job Shop Problem with Machine Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borangiu, Trentesaux, Thomas, Cardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, Springer International Publishing, pp.461-476, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-Based Sequential Detection Algorithm for Jamming Attacks in VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Network Systems and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 878, Springer International Publishing, pp.17-32, 2018, Communications in Computer and Information Science, 978-3-319-94420-3. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94421-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Reconfigurable Embedded Architectures for Safe Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Embedded Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.347-371, 2014, Advances in Systems Analysis, Software Engineering, and High Performance Computing, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6194-3.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jour votre voiture n’aura plus besoin de vous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-PEOPLE ANR Project, Open Power and Energy Optimization Platform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, vol.24, p.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassroots Operator Search for Model Edge Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HADAS: Hardware-Aware Dynamic Neural Architecture Search for Edge Performance Scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanad Odema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnouhgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abdullah Al Faruque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation and Design Tradeoffs of On-Chip Interconnect Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohmed Bakhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboh Suboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El-Ghazawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off Exploration for Target Tracking Application in a Customized Multiprocessor Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Smail Niar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Modeling of Computer Vision-based CNN on Edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memory reliability enhancement technique for multi bit upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (4), pp.439-459. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-020-01603-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating multi-agent-based computation offloading for autonomous cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.2755-2766 (2022). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-021-03440-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are CNNs reliable enough for critical applications? An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2019.2952336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time road detection for autonomous vehicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouslim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (04), pp.043022. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.043022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-efficient reliable register file for aggressive-environment applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cdt.2018.5047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENOrMOUS: ENergy Optimization for MObile plateform using User needS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.320-334. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Source Code Modification for Processor Architecture Lifetime Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassir Bensaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.125 - 138. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJES.2019.098289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power optimization techniques for associative processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient modeling of IEEE 802.11p MAC output process for V2X interworking enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Traffic Engineering and Optimisation in Next Generation Networks, 7 (4), pp.210-219. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-net.2017.0228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Heterogeneous Approximate Multiplier for Low Power and High Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2017.2778341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPE: A high-level area-power estimation framework for FPGA-based accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective and distributed particle swarm optimization algorithm for flexible job-shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (3), pp.603-615. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AS8‐static random access memory (SRAM): asymmetric SRAM architecture for soft error hardening enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsharkasy Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.89-94. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cds.2015.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing user context and habits for run-time energy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Desertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.4. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13639-016-0036-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stage particle swarm optimization to solve the flexible job shop predictive scheduling problem considering possible machine breakdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.595-606. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQUITAS: A tool-chain for functional safety and reliability improvement in automotive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.252-261. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01845196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Multiple-Target Tracking System on Heterogeneous System-on-Chip Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (6), pp.4802-4812. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2546957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware resource utilization optimization in FPGA-based Heterogeneous MPSoC architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (8), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of LTE-Downlink Physical Layer to V2X and T2X communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouna Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (10), pp.182-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable row-based parallel H.264 decoder on embedded multicore processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Michel Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (S1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-014-0633-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for a Selection of Custom Instructions for Ht-MPSoC in Area-performance Aware Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.105-108. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LES.2015.2461626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing VLIW processors from dynamically profiled execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorker Alp Malazgirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (8), pp.656-673. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of cross-layer power-reliability tradeoffs in multi and many core systems-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiche Geuskens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Khajeh Djahromi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Embedded Hardware Design, 37 (8), pp.760-771. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level Caches Tuning Technique For Energy Consumption in Reconfigurable Embedded MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaoumeur Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Beldjilali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (8), pp.656-666. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue DSD 2012 on Reliability and dependability in MPSoC Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Silvano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (8, PART A), pp.759. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Application Sampling in MPSoC Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melhem Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Design Automation for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 14 / 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-010-9064-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-Off Exploration for Target Tracking Application in a CustomizedMultiprocessor Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, 21 p. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/175043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off exploration for target tracking application in a customized multiprocessor architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.R. Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.175043, 1-21. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/175043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Vulnerabilities in 6G: Adversarial Attacks and Their Impact on Channel Gain Prediction and Resource Allocation in UC-CFmMIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Cheggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated NAS via pretrained ensembles and multi-fidelity Bayesian Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ouertatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72332-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Architecture Tuning: A BO-Powered NAS Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ouertatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Optimization and Learning (OLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77941-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Bench for the Exploration of Machine Learning Deployment Solutions on Embedded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Thiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Conejo-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress Embedded Real Time Systems - ERTS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des obstacles dans l’environnement du train autonome par approche machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boussik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Plissonneau Duquene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Congrès ATEC ITS France - Les Rencontres de la Mobilité Intelligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimization for NAS with pretrained deep ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ouertatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Optimization and Learning (OLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving CRPD Analysis for EDF Scheduling: Trading Speed for Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 37th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Optimization of DNN and Hardware Configurations on Edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Maspalomas, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD57027.2022.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway Obstacle Detection Using Unsupervised Learning: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boussik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Intelligent Vehicles Symposium (IV'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV48863.2021.9575825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Neural Architecture Search with Rank-Preserving Surrogate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Arab Women in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Sharja, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485557.3485579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based railway track extraction and obstacle detection using deep learning for autonomous train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boussik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Workshop on Artificial Intelligence for RAILwayS (AI4RAILS).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece. pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Time Modeling for CNN Inference on Embedded GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DroneSE and RAPIDO '21: Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Budapest, Hungary. pp.59-65, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3444950.3447284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary-based Optimization of Hardware Configurations for DNN on Edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’21, The 8th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance prediction for convolutional neural networks on edge GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM International Conference on Computing Frontiers (CF'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2021, Catane, Italy. pp.54-62, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3457388.3458666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-Aware Neural Architecture Search: Survey and Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wistuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence {IJCAI-21}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4322-4329, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2021/592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Storage-Less Hardware Compression Technique for Convolution Neural Networks Using Constant Multiplication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAICA: Workshop on Artificial Intelligence and Computer Architecture in Conjunction with HiPeac conference'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPU enhanced LIDAR Perception System for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Haneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 28th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Västerås, Switzerland. pp.232-236, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP50117.2020.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent Approach for Vehicle-to-Fog Fair Computation Offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Antalya, Turkey. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer CNN Approximations for Hardware Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Abedallah Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2020 : Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toldedo (Virtual Event), Spain. pp.151-165, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44534-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preemption-Aware Allocation and Deadline Assignment for Conditional DAGs on Partitioned EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.Pre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian detection and classification for autonomous train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Mahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Image Processing, Applications and Systems, IPAS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Genova, Italy. pp.52-57, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS50080.2020.9334938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WCET-aware cache coloring technique for reducing interference in real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ballabriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Vehicle Detection for Real-time Autonomous Driving System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrayam Hemmati|</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Design, Automation and Test in Europe Conference and Exhibition, DATE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2019.8714818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Collborative Platform for Autonomous Driving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Gulcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on INTelligent Embedded Systems Architectures and Applications (ESWEEK'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Improving Mobile User Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Chaïb-Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual ACM Symposium on Applied Computing, SAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limasol, Cyprus. pp.1200-1207, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3297280.3297398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new memory reliability technique for multiple bit upsets mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACM International Conference on Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alghero, Italy. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310273.3321564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-Based Sequential Detection Algorithm for Jamming Attacks in VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Network Systems and Security FNSS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.17-32, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94421-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Extraction and Object Recognition for Autonomous Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Platforms for Future Cars: Current and Emerging Trends (in conjunction with DATE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and Communication Reduction Technique in Machine Learning Based Near Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 30th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia. pp.68-71, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2018.8704033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliability Study on CNNs for Critical Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ribalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 36th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Orlando, United States. pp.476-479, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2018.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid in-memory matrix multiplication using associative processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayoub Neggaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Eltawil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ACM Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.985-990, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2018.8342152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Injection Platform for Early-Stage Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools RAPIDO'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDAR and Stereo-Camera fusion for reliable Road Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yazid Lachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouslim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 30th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia. pp.64-67, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2018.8704114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Fault Injection Strategy for Embedded Systems Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torino, Italy. pp.22-28, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP.2018.8631986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Exploration of AMBA AXI4 Bus Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia. pp.1163-1169, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2017.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Multi-Scale Pedestrian Detection for Driver Assistance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Hemmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Berber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation Conference (IEEE-ACM DAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Austin, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3061639.3062308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User model-based method for IEEE 802.11p performance evaluation in vehicular safety applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Vehicular Electronics and Safety (ICVES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.63-68, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVES.2017.7991902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive video-based algorithm for accident detection on highways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valderrama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 12th IEEE International Symposium on Industrial Embedded Systems (SIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2017.7993382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Hardened Latch and Flip-Flop for FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.433-438, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of IEEE 802.11p output process for efficient V2X large-scale interworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Symposium on Communications and Vehicular Technology (SCVT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Leuven, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCVT.2017.8240315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware resource estimation for heterogeneous FPGA-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium On Applied Computing 32nd, SAC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.1481-1487, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3019612.3019683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Reliability for Fault Tolerant Multicore Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herkersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienna, Austria. pp.538-542, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2017.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Aware Learning Agent for Power Management in Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence: From Theory to Practice - 30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space exploration of FPGA-based accelerators with multi-level parallelism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Kuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Design Automation and Test in Europe (DATE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. pp.1141-1146, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2017.7927161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rapid Data Communication Exploration Tool for Hybrid CPU-FPGA Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, St. Petersburg, Russia. pp.85-92, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2017.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device Context Classification for Mobile Power Consumption Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.682-685, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison and performance evaluation of FPGA soft-cores for embedded multi-core systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2016.7843032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin-analyzer: A high-level performance analysis tool for FPGA-based accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Kuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC '16: The 53rd Annual Design Automation Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Austin, Texas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2897937.2898040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-design space exploration tool for avionic high performance heterogeneous embedded architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Pertuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Design and Test Symposium, IDT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.77-82, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2016.7843018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling transistor level masking of soft errors in combinational circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE East-West Design and Test Symposium, EWDTS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Batumi, United States. pp.7493140, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWDTS.2015.7493140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive routing framework for network on chip architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ul Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2852339.2852344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance planning of railway infrastructure by reduced variable neighborhood programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-020-01664-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Register file reliability enhancement through adjacent narrow-width exploitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS-SRAM: Neighborhood Solidarity SRAM for Reliability Enhancement of SRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Ahangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2016.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using IoT in breakdown tolerance: PSO solving FJSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2016.7843008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective approach for software/hardware partitioning in a multi-target tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Lotfi Mediouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Symposium on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands. pp.119-125, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP.2015.7416556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective heuristic for heterogeneous MPSoC design space exploration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Lotfi Mediouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benatchba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 10th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Amman, Jordan. pp.90-95, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2015.7396742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Sequence Prediction for Energy Consumption Reduction in Mobile Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Computer and Information Technology; Ubiquitous Computing and Communications; Dependable, Autonomic and Secure Computing; Pervasive Intelligence and Computing (CIT/IUCC/DASC/PICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Liverpool, United Kingdom. pp.23-30, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIT/IUCC/DASC/PICOM.2015.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous multi-core architecture for a 4G communication in high-speed railway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 10th International Design &amp; Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Amman, Jordan. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2015.7396731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Bi-objectif pour l’Exploration de l’Espace de Conception dans les MPSoC Hétérogènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Lotfi Mediouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benatchba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved multi-agent particle swarm optimization to solve flexible job-shop scheduling problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User information Analysis for Energy Consumption Optimization in Mobile Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Chaib Draa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Desertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Energy Efficient Embedded Systems (HIP3ES 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced quality using intensive test and analysis on simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Nouacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Funchal, Portugal. pp.152-157, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01836305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on vision-based traffic accident detection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Derraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Communication Systems and Signal Processing (ICOSIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIPT: Rapid exploration and evaluation for migrating sequential algorithms to multiprocessing systems with multi-port memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorker Alp Malazgirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologna, Italy. pp.776-783, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code compilation exploration for thermal dissipation reduction in SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Saad Montassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 26th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Doha, Qatar. pp.108-111, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2014.7071818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOG Feature Extractor Hardware Accelerator for Real-Time Pedestrian Detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Hemmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Biglari-Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Berber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 17th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.543-550, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application specific multi-port memory customization in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorker Alp Malazgirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Erdem Yantir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Field Programmable Logic and Applications (FPL) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2014.6927426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed integer linear programming approach for design space exploration in FPGA-based MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 24th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2014.6927431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for Customized Asymmetric Heterogeneous MPSoC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 17th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARABICA: A Reconfigurable Arithmetic Block for ISA Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on Applied Reconfigurable Computing, ARC'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamically reconfigurable architecture for emergency and disaster management in ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Yurdakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Unsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuna Tugcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Yuceturk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Connected Vehicles and Expo (ICCVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vienna, Austria. pp.479-484, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVE.2014.7297593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space exploration of multiple loops on FPGAs using high level synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanwen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanchinathan Venkataramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Kuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulika Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 32nd IEEE International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seoul, South Korea. pp.456-463, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2014.6974719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BADR: Boosting Reliability Through Dynamic Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kurdahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Manufacturable and Dependable Multicore Architectures at Nanoscale MEDIAN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level power estimation tool for embedded processor based platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Unsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 4th Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools, RAPIDO 2014 - In Conjunction with the 9th Intl. Conference on High-Performance and Embedded Architectures and Compilers, HiPEAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Vienna, Austria. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2555486.2555491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for FPGA-based MPSoC Design Space Exploration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Field Programmable Logic and Applications (FPL'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast System Level Benchmarks for Multicore Architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokcehan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etem Deniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 17th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.635-638, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2014.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PETS: Power and energy estimation tool at system-level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Unsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Cristal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th International Symposium on Quality Electronic Design (ISQED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Santa Clara, United States. pp.535-542, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2014.6783373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation optimization exploration for thermal dissipation reduction in embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Saad Montassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption in reconfigurable mpsoc architecture: Two-level caches optimization oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaoumeur Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Beldjilali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Design and Test Symposium, IDT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Signature in Multiple Target Tracking System for Driver Assistant Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haisheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation, and Test in Europe (DATE'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/date.2013.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Hardware Accelerator Architectures for Heterogeneous MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Reconfigurable Communication-centric Systems-on-Chip RecoSoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time users/applications interaction analysis for power consumption optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Desertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Fourth Annual International Conference on Energy Aware Computing Systems and Applications (ICEAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Istanbul, Turkey. pp.181-186, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAC.2013.6737660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective particle swarm optimization algorithm for flexible job-shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderezak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Systems Management IESM’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Oct 2013, Rabat, Morocco. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Linear Programming for Design Space Exploration in Heterogeneous MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouthaina Dammak Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFIP/IEEE International Conference on Very Large ScaleIntegration(VLSI-SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient FPGA implementation of H.264 CAVLC entropy decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siblini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Michel Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Conditions-Aware Fault Injection Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Kuradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Power Estimation Methodology for Complex RISC Processor-based Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GLSVLSI, May 2012, Salt lake city, UTAH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid System Level Power Consumption Estimation for 29FPGA-Based MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Computer Design ICCD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Amherst, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Power and Energy Optimization Platform and Estimator (Open-People) ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2011 - Design, Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Hybrid Power Estimation Methodology for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Power Estimation Methodology for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Kumar Rethinagiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGram for Research on Embedded Systems &amp; Software (PROGRESS) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Veldhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MDE Approach for Energy Consumption Estimation in MPSoC Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pisa, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver assistance system design and its optimization for FPGA based MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Symposium on Application Specific Processors, SASP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.62-65, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASP.2009.5226338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Performance Analysis to Accelerate Compiler Optimization Space Exploration for In-Order Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inglart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Statistical and Machine learning approaches applied to ARchitectures and compilaTion (SMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code-algorithm association performances for coded radar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies : from Theory to Applications, ICTTA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Syria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage cancellation in coded automotive radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deloof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Electrical and Electronics Engineering, ICEEE'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Londres, United Kingdom. Paper ICEEE_77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard2: from MARTE to SystemC Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeedings of the DATE'08 workshop on Modeling and Analyzis of Real-Time and Embedded Systems with the MARTE UML profile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticollision radar study and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 Forum on specification &amp; Design Languages, FDL'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why to do Without Model Driven Architecture in Embedded System Codesign?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first annual IEEE BENELUX/DSP Valley Signal Processing Symposium, (SPS-DARTS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of IEEE 802.11p output process for efficient V2X large-scale interworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 24th IEEE Symposium on Communications and Vehicular Technology, SCVT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-tuning fault tolerance technique for DSP-based circuits in transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Resource Awareness and Application Autotuning in Adaptive and Heterogeneous Computing, RES4ANT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSD 2012 on Reliability and Dependability in MPSoC Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Silvano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (8), pp.759-884, 2013, Special Issue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey on Hardware-Aware Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wistuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Design & Test of integrated micro & nano-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAASIT: Architectures and Systems for Automotive, Aeronautic, Space and Intelligent Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özcan Özturk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-Based Sequential Detection Algorithm for Jamming Attacks in VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Network Systems and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 878, Springer International Publishing, pp.17-32, 2018, Communications in Computer and Information Science, 978-3-319-94420-3. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94421-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Rescheduling Heuristic for Flexible Job Shop Problem with Machine Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chiheb Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borangiu, Trentesaux, Thomas, Cardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, Springer International Publishing, pp.461-476, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Reconfigurable Embedded Architectures for Safe Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Embedded Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.347-371, 2014, Advances in Systems Analysis, Software Engineering, and High Performance Computing, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6194-3.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jour votre voiture n’aura plus besoin de vous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-PEOPLE ANR Project, Open Power and Energy Optimization Platform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, vol.24, p.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassroots Operator Search for Model Edge Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar El Maghraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HADAS: Hardware-Aware Dynamic Neural Architecture Search for Edge Performance Scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanad Odema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnouhgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abdullah Al Faruque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation and Design Tradeoffs of On-Chip Interconnect Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohmed Bakhouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboh Suboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El-Ghazawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off Exploration for Target Tracking Application in a Customized Multiprocessor Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin El Hillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Bouzidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527169" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Nouacer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01603-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03440-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Lachachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouslim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.043022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayoub Neggaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kurdahi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2019.2952336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Ahangari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zcan &#214;zturk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2018.5047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Chaib Draa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Biglari-Abhari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tayeb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.10.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassir Bensaada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jedidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2019.098289" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chiheb Ammari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1039-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Erdem Yantir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eltawil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.08.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Salem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-net.2017.0228" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2017.2778341" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Makni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Baklouti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.08.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desertot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-016-0036-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03402367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsharkasy Wael" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2015.0318" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Djemal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mouchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rapin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.07.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanwen Zhong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Prakash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulika Mitra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2546957" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Dammak Masmoudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.05.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouna Fall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Michel Baaklini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Kumar Rethinagiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sbeity" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-014-0633-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Dammak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2015.2461626" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorker Alp Malazgirt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Yurdakul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.09.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiche Geuskens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Khajeh Djahromi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2013.07.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bengueddach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaoumeur Senouci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silvano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2013.08.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK4D816M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Tawk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ibrahim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-010-9064-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehangir Khan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saghir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/175043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.R. Saghir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghorbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Cheggour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Imine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Thiant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Allouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Conejo-Laguna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Ouertatani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Maxim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72332-2_17" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540630v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77941-1_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plissonneau Duquene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD57027.2022.00060" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouquillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Benmeziane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Maghraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wistuba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/592" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485557.3485579" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plissonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379755v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV48863.2021.9575825" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03381837v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444950.3447284" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222016v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379997v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457388.3458666" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strauss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS50080.2020.9334938" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Haneche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP50117.2020.00043" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382302v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316512" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430302v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Abedallah Ali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44534-8_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077110v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Zahaf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.Pre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cha&#239;b-Draa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297398" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballabriga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrayam Hemmati|" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714818" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Gulcan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3321564" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382628v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2018.8631986" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yazid Lachachi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2018.8704114" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430228v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383047v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94421-0_2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2018.8704033" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ribalta" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2018.00077" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342152" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384530v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.82" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Harb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valderrama" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2017.7993382" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676069v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hemmati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Berber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3061639.3062308" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVES.2017.7991902" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384617v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCVT.2017.8240315" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019683" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wild" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herkersdorf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.78" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388211v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_28" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Kuan Liang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2017.7927161" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388586v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383373v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897937.2898040" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wassim Jmal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843032" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383100v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.102" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pertuisot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belanger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843018" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528693v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2015.7493140" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384573v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ul Mustafa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2852339.2852344" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383080v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01664-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483882" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.12" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388790v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836305v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rapin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.17" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384622v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Derraz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388409v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Lotfi Mediouni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670102v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2015.7396731" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384590v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2015.7396742" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384997v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384640v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2015.7416556" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03385031v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Palomar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Unsal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cristal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2014.6783373" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387861v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Sen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcehan Kara" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etem Deniz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.16" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03385934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuna Tugcu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Yuceturk" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297593" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387943v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Damak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.83" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474281v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387997v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903767" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660836v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Saad Montassar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2014.7071818" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387857v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.60" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663490v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927426" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927431" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03386031v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanchinathan Venkataramani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2014.6974719" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474335v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663530v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2555486.2555491" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387821v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472887v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siblini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadlallah" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727116" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612489v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727121" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612530v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727118" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03577415v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Liu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/date.2013.187" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524974v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581549" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472841v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carlier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAC.2013.6737660" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450910v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Jemai" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03473118v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780362v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemai" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kuradi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675469v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842401v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650649v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760353v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760442v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486200v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dekeyser" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480316v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saghir" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASP.2009.5226338" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524373v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Piel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257277v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inglart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376220v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaidouni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530063" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360434v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloof" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367711v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565174v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582344v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582353v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469235v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269441v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403049v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403063v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403076v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406019v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_35" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676866v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03466646v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch014" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03392188v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923804v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512722v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889087v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Odema" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnouhgi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdullah Al Faruque" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534521v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmed Bakhouya" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suboh Suboh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522849v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Bouzidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527169" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Nouacer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01603-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03440-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayoub Neggaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kurdahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2019.2952336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Lachachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouslim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.043022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Ahangari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zcan &#214;zturk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2018.5047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Chaib Draa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Biglari-Abhari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tayeb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.10.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassir Bensaada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jedidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2019.098289" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Erdem Yantir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eltawil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.08.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Salem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-net.2017.0228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2017.2778341" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Makni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Baklouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.08.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chiheb Ammari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1039-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03402367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsharkasy Wael" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2015.0318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401216v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desertot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-016-0036-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Djemal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mouchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rapin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.07.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanwen Zhong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Prakash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulika Mitra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2546957" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Dammak Masmoudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.05.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouna Fall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Michel Baaklini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Kumar Rethinagiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sbeity" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-014-0633-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Dammak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2015.2461626" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorker Alp Malazgirt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Yurdakul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.09.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiche Geuskens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Khajeh Djahromi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2013.07.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bengueddach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaoumeur Senouci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silvano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2013.08.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK4D816M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Tawk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ibrahim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-010-9064-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehangir Khan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saghir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/175043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.R. Saghir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghorbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Cheggour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Imine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Ouertatani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Maxim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72332-2_17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540630v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77941-1_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Thiant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Allouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Conejo-Laguna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plissonneau Duquene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouquillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911415v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD57027.2022.00060" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV48863.2021.9575825" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Benmeziane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Maghraoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485557.3485579" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plissonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03381837v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444950.3447284" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457388.3458666" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03379694v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wistuba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/592" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389472v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Haneche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP50117.2020.00043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382302v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316512" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Abedallah Ali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44534-8_12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077110v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Zahaf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.Pre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strauss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS50080.2020.9334938" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballabriga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524322v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrayam Hemmati|" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714818" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Gulcan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524243v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cha&#239;b-Draa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297398" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3321564" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383047v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94421-0_2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yazid Lachachi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382375v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2018.8704033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ribalta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2018.00077" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383708v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342152" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384530v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382394v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2018.8704114" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2018.8631986" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.26" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388354v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hemmati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Berber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3061639.3062308" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVES.2017.7991902" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Harb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valderrama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2017.7993382" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388110v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.82" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384617v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCVT.2017.8240315" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019683" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wild" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herkersdorf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.78" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388211v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_28" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Kuan Liang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2017.7927161" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388586v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383100v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.102" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wassim Jmal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843032" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897937.2898040" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pertuisot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belanger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843018" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528693v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2015.7493140" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384573v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ul Mustafa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2852339.2852344" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383080v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01664-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483882" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03664878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.12" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388790v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384640v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Lotfi Mediouni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2015.7416556" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384590v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2015.7396742" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384997v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670102v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2015.7396731" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388409v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03385031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836305v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rapin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.17" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384622v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Derraz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387997v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903767" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660836v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Saad Montassar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2014.7071818" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.60" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663490v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927426" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663255v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927431" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387943v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Damak" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.83" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474281v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03385934v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Unsal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuna Tugcu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Yuceturk" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297593" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03386031v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanchinathan Venkataramani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2014.6974719" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474335v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663530v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Palomar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2555486.2555491" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387821v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387861v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Sen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcehan Kara" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etem Deniz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.16" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663546v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cristal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2014.6783373" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612489v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727121" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612530v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727118" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03577415v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Liu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/date.2013.187" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524974v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581549" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carlier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAC.2013.6737660" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450910v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Jemai" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03473118v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472887v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siblini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadlallah" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727116" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780362v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemai" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kuradi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675469v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842401v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650649v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760353v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760442v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486200v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dekeyser" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480316v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saghir" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASP.2009.5226338" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257277v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inglart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376220v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaidouni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530063" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360434v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloof" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524373v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Piel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367711v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565174v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582344v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582353v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469235v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269441v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403049v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403063v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403076v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676866v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406019v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_35" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03466646v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch014" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03392188v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923804v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512722v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889087v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Odema" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnouhgi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdullah Al Faruque" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534521v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmed Bakhouya" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suboh Suboh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522849v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>