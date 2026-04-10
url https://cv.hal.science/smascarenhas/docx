--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salvador Mascarenhas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Learning Neural Mechanisms rather than Bayesian Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goodale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Lakretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Viena, Austria. pp.17588-17605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of causal structure and evidential impact on probabilistic reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Konuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Cognitive Science Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Rule Inference from Causal Selection Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Konuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil R. Bramley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Cognitive Science Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural causes in causal judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Konuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goodale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeg Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th Annual Cognitive Science Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question-answer dynamics in deductive fallacies without language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Blanc-Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 44th Annual Cognitive Science Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cognitive Science Society, 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Might’ as a generator of alternatives: the view from reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Picat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Semantics and Linguistic Theory (SALT) 29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Los Angeles, United States. pp.549, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/salt.v29i0.4635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licensing by modification: The case of positive polarity pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Sinn und Bedeutung 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared mechanisms in pragmatic enrichment with contextual and lexical alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Picat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2024.104607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interplay Between Interpretation and Reasoning in Compelling Fallacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Picat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (12), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conjunction fallacy: confirmation or relevance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mandelkern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13546783.2024.2374545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modality, expected utility, and hypothesis testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-023-04191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super Linguistics: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritty Patel-Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schlenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (4), pp.627-692. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10988-022-09377-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super Linguistics: an Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritty Patel-Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schlenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives and attention in language and reasoning: A reply to Mascarenhas & Picat 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Picat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/sp.15.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect illusory inferences from disjunction: a new bridge between deductive inference and representativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Sablé-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Philosophy and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.567-592. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13164-021-00543-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03462059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Cardinalities of Sets of Scalar Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.473-482. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jos/ffab011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03462029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mercier and Sperber's The Enigma of Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teorema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (1), pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusory inferences with quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Koralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13546783.2016.1167125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementizer doubling in European Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGG : rivista di grammatica generativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.105-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The erotetic theory of reasoning: Bridges between formal semantics and the psychology of deductive inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Koralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.312-365. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phpe.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusory Inferences in a Question-Based Theory of Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Koralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ken Turner; Laurence Horn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatics, Truth and Underspecification: Towards an Atlas of Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, BRILL, pp.300-322, 2018, Current Research in the Semantics / Pragmatics Interfac, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004365445_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salvador Mascarenhas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural causes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Konuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeg Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.441-477. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/OPMI.a.345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared mechanisms in pragmatic enrichment with contextual and lexical alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Picat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2024.104607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interplay Between Interpretation and Reasoning in Compelling Fallacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Picat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (12), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conjunction fallacy: confirmation or relevance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mandelkern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13546783.2024.2374545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modality, expected utility, and hypothesis testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-023-04191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super Linguistics: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritty Patel-Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schlenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (4), pp.627-692. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10988-022-09377-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super Linguistics: an Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritty Patel-Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schlenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives and attention in language and reasoning: A reply to Mascarenhas & Picat 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Picat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/sp.15.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect illusory inferences from disjunction: a new bridge between deductive inference and representativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Sablé-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Philosophy and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.567-592. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13164-021-00543-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03462059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Cardinalities of Sets of Scalar Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.473-482. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jos/ffab011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03462029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mercier and Sperber's The Enigma of Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teorema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (1), pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusory inferences with quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Koralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13546783.2016.1167125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementizer doubling in European Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGG : rivista di grammatica generativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.105-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The erotetic theory of reasoning: Bridges between formal semantics and the psychology of deductive inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Koralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.312-365. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phpe.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Learning Neural Mechanisms rather than Bayesian Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goodale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Lakretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Viena, Austria. pp.17588-17605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of causal structure and evidential impact on probabilistic reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Konuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Cognitive Science Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Rule Inference from Causal Selection Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Konuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil R. Bramley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Cognitive Science Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural causes in causal judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Konuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goodale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeg Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th Annual Cognitive Science Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question-answer dynamics in deductive fallacies without language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Blanc-Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 44th Annual Cognitive Science Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cognitive Science Society, 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Might’ as a generator of alternatives: the view from reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Picat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Semantics and Linguistic Theory (SALT) 29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Los Angeles, United States. pp.549, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/salt.v29i0.4635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licensing by modification: The case of positive polarity pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Sinn und Bedeutung 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusory Inferences in a Question-Based Theory of Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Koralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mascarenhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ken Turner; Laurence Horn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatics, Truth and Underspecification: Towards an Atlas of Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, BRILL, pp.300-322, 2018, Current Research in the Semantics / Pragmatics Interfac, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004365445_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mascarenhas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Lakretz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Konuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R. Bramley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192836v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeg Quillien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Chung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Blanc-Cuenca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Picat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/salt.v29i0.4635" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dudley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2024.104607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dorst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mandelkern" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2024.2374545" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-023-04191-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritty Patel-Grosz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schlenker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-022-09377-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/sp.15.2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03462059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13164-021-00543-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03462029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jos/ffab011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Koralus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2016.1167125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phpe.12029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004365445_011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Konuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeg Quillien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mascarenhas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/OPMI.a.345" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Chung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Picat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dudley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2024.104607" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dorst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mandelkern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2024.2374545" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-023-04191-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritty Patel-Grosz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schlenker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-022-09377-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/sp.15.2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03462059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13164-021-00543-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03462029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jos/ffab011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Koralus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2016.1167125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phpe.12029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Lakretz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R. Bramley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Blanc-Cuenca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/salt.v29i0.4635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004365445_011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>