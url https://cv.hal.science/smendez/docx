--- v0 (2026-04-09)
+++ v1 (2026-05-04)
@@ -573,252 +573,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral transmission in pedestrian crowds: Coupling an open-source code assessing the risks of airborne contagion with diverse pedestrian dynamics models</w:t>
+                <w:t xml:space="preserve">Physics-Guided Neural Networks for Intraventricular Vector Flow Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nicolas</w:t>
+                <w:t xml:space="preserve">Hang Jung Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vixège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collective Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17815/CD.2024.159⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (11), pp.1377 - 1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2024.3411718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319373v1</w:t>
+                <w:t xml:space="preserve">hal-04627945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Guided Neural Networks for Intraventricular Vector Flow Mapping</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viral transmission in pedestrian crowds: Coupling an open-source code assessing the risks of airborne contagion with diverse pedestrian dynamics models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Vixège</w:t>
+                <w:t xml:space="preserve">Alexandre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 71 (11), pp.1377 - 1388. </w:t>
+              <w:t xml:space="preserve">Collective Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2024.3411718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17815/CD.2024.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627945v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing a heterogeneous model for accounting for endovascular devices in hemodynamic simulations of cerebral aneurysms</w:t>
               </w:r>
@@ -964,51 +964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (19), pp.2205255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1306,51 +1306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-volume three-component intraventricular vector flow mapping by triplane color Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vixège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1568,369 +1568,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical investigation of the frisbee motion of red blood cells in shear flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics-constrained intraventricular vector flow mapping by color Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vixège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Mignon</w:t>
+                <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2021014⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (24), pp.245019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3ffe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204897v1</w:t>
+                <w:t xml:space="preserve">hal-03538679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based assessment of the risks of viral transmission in non-confined crowds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 144, pp.105453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060324v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-constrained intraventricular vector flow mapping by color Doppler</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yunyun Sun</w:t>
+                <w:t xml:space="preserve">A theoretical investigation of the frisbee motion of red blood cells in shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (24), pp.245019. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3ffe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2021014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538679v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the membrane viscosity on the tank-treading behavior of red blood cells</w:t>
               </w:r>
@@ -2014,287 +2014,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting cells rotations for increasing the robustness of cell sizing by impedance measurements, with or without machine learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taraconat</w:t>
+                <w:t xml:space="preserve">Numerical simulation of time-resolved 3D phase-contrast magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐philippe Gineys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Isèbe</w:t>
+                <w:t xml:space="preserve">Anou Sewonu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.24356⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228679v1</w:t>
+                <w:t xml:space="preserve">hal-03228671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of time-resolved 3D phase-contrast magnetic resonance imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Puiseux</w:t>
+                <w:t xml:space="preserve">Detecting cells rotations for increasing the robustness of cell sizing by impedance measurements, with or without machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taraconat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anou Sewonu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Moreno</w:t>
+                <w:t xml:space="preserve">Damien Isèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248816. </w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (10), pp.977-986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.24356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228671v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colliding respiratory jets as a mechanism of air exchange and pathogen transport during conversations</w:t>
               </w:r>
@@ -2525,321 +2525,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraventricular vector flow mapping 3-D by triplane Doppler echocardiography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech can produce jet-like transport relevant to asymptomatic spreading of virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Vixege</w:t>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Y. Courand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Howard Stone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816300⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (41), pp.25237-25245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2012156117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234708v1</w:t>
+                <w:t xml:space="preserve">hal-02967621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech can produce jet-like transport relevant to asymptomatic spreading of virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+                <w:t xml:space="preserve">Intraventricular vector flow mapping 3-D by triplane Doppler echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vixege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Courand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (41), pp.25237-25245. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.S300-S302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2012156117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967621v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improved social distancing guidelines: Space and time dependence of virus transmission from speech-driven aerosol transport between two individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pahlavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,51 +2847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manouk Abkarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3053,295 +3053,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the coagulation cascade including the contact activation system: sensitivity analysis and model reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciling PC-MRI and CFD: an in-vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puiseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anou Sewonu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Mendez</w:t>
+                <w:t xml:space="preserve">Olivier Meyrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lucor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Giansily-Blaizot</w:t>
+                <w:t xml:space="preserve">Hervé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (4), pp.1139-1153. </w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (5), pp.e4063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-019-01134-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873826v1</w:t>
+                <w:t xml:space="preserve">hal-01962356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling PC-MRI and CFD: an in-vitro study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of the coagulation cascade including the contact activation system: sensitivity analysis and model reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Meyrignac</w:t>
+                <w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Nicoud</w:t>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giansily-Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (5), pp.e4063. </w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.1139-1153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.4063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10237-019-01134-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962356v1</w:t>
+                <w:t xml:space="preserve">hal-02873826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of deformable particles in a Coulter counter</w:t>
               </w:r>
@@ -3816,51 +3816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing the pro-coagulant contact system in the numerical assessment of device-related thrombosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,265 +4269,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an immersed thick boundary method for simulating fluid–structure interactions of deformable membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Sigüenza</w:t>
+                <w:t xml:space="preserve">Image-Based Simulations Show Important Flow Fluctuations in a Normal Left Ventricle: What Could be the Implications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chnafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.041⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (11), pp.3346-3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-016-1614-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348721v1</w:t>
+                <w:t xml:space="preserve">hal-01303067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Based Simulations Show Important Flow Fluctuations in a Normal Left Ventricle: What Could be the Implications?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chnafa</w:t>
+                <w:t xml:space="preserve">Validation of an immersed thick boundary method for simulating fluid–structure interactions of deformable membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sigüenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (11), pp.3346-3358. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 322, pp.723-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-016-1614-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303067v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red cells' dynamic morphologies govern blood shear thinning under microcirculatory flow conditions</w:t>
               </w:r>
@@ -4907,64 +4907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5236,90 +5236,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Assessment of the Individual Risk of Rupture of Cerebral Aneurysms: A Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Costalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (1), pp.28-40. </w:t>
@@ -5967,51 +5967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the ventricular intracavitary blood flow by ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vixege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6019,51 +6019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1065-1068, </w:t>
@@ -6235,90 +6235,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis, Model Reduction and Parameters Estimation for Thrombosis Modeling for CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 SIAM Conference on Computational Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6395,51 +6395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giansily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational &amp; Mathematical Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Nithiarasu, M. Ohta, M. Oshima, Jun 2019, Sendai, Japan</w:t>
@@ -6602,77 +6602,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Mechanical analysis for cerebral aneurysm risk rupture assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7912,51 +7912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid dynamical simulations of coronavirus-laden respiratory droplets: Mind the wind and ambient air flows!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8246,51 +8246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Garreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puiseux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Toupin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taraconat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gineys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Isebe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uzhan Kaplan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2025.10028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Pietro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Spadotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113920" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2024.159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3411718" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;rod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cebral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chnafa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3762" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745751v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202205255" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ranc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Bru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily-Blaizot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280952" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03703046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac62fe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060324v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105453" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3ffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matteoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.043602" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Gineys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Is&#232;be" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24356" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anou Sewonu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248816" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyanir Giri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelakash Biswas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chase" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.915" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3552" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234708v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Courand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Stone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012156117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pahlavan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.122501" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Midou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Held" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02571A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M&#233;ndez Rojano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01134-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3243" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Mauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.118103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.101101" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Pott" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Sonntag" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim A.S. a S Kaufmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2945" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0994-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290017v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladeta Zmijanovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2789" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0910-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Claude Assi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa7fe7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.041" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-016-1614-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Fedosov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608074113" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.04.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Ecker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A3949" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gibaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.135" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0632-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A7F85F1190AE5EA8850D85B249BB11EAB8F90B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Corpron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803809v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gullaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sensiau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007009664" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85DF25F5D645C9621663D16A9C7AAFB6A866236E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.37008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240249v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0414" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Midou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Held" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714934" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mendez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599945v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092293" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092037v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862700v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siguenza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815883" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713673" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2021-0-03406-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-03406-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourrianne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine K Nunes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/book/10.1021/bk-2023-1448" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986607.ch7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1201/b21806" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21806" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59548-1_9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05230-4_4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05230-4_4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Edoardo Spadotto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480895v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Garreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puiseux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Toupin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taraconat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gineys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Isebe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uzhan Kaplan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2025.10028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Pietro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Spadotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113920" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3411718" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2024.159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;rod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cebral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chnafa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3762" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745751v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202205255" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ranc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Bru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily-Blaizot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280952" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03703046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac62fe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538679v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3ffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060324v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105453" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matteoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.043602" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anou Sewonu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248816" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Gineys" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Is&#232;be" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24356" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyanir Giri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelakash Biswas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chase" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.915" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3552" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Stone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012156117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234708v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Courand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pahlavan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.122501" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Midou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Held" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02571A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rousseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M&#233;ndez Rojano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01134-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3243" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Mauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.118103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.101101" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Pott" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Sonntag" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim A.S. a S Kaufmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2945" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0994-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290017v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladeta Zmijanovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2789" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0910-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Claude Assi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa7fe7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303067v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-016-1614-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.041" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Fedosov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608074113" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.04.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Ecker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A3949" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gibaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.135" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0632-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A7F85F1190AE5EA8850D85B249BB11EAB8F90B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Corpron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803809v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gullaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sensiau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007009664" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85DF25F5D645C9621663D16A9C7AAFB6A866236E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.37008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240249v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0414" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Midou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Held" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714934" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mendez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599945v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092293" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092037v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862700v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siguenza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815883" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713673" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2021-0-03406-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-03406-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourrianne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine K Nunes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/book/10.1021/bk-2023-1448" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986607.ch7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1201/b21806" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21806" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59548-1_9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05230-4_4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05230-4_4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Edoardo Spadotto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480895v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>