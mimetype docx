--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -106,286 +106,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of partial echo on 4D flow MRI: the insight from synthetic MRI</w:t>
+                <w:t xml:space="preserve">Investigation of red blood cell properties on impedance signatures generated in a Coulter counter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Garreau</w:t>
+                <w:t xml:space="preserve">Pierre Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Puiseux</w:t>
+                <w:t xml:space="preserve">Pierre Taraconat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Moreno</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Toupin</w:t>
+                <w:t xml:space="preserve">Damien Isebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Giese</w:t>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449296v1</w:t>
+                <w:t xml:space="preserve">hal-05575302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of red blood cell properties on impedance signatures generated in a Coulter counter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of partial echo on 4D flow MRI: the insight from synthetic MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pottier</w:t>
+                <w:t xml:space="preserve">Thomas Puiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Taraconat</w:t>
+                <w:t xml:space="preserve">Ramiro Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Gineys</w:t>
+                <w:t xml:space="preserve">Solenn Toupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Isebe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Nicoud</w:t>
+                <w:t xml:space="preserve">Daniel Giese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 95 (6), pp.3462-3475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.70260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575302v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a table modulates the risk of airborne transmission between facing individuals</w:t>
               </w:r>
@@ -573,2905 +573,2905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Guided Neural Networks for Intraventricular Vector Flow Mapping</w:t>
+                <w:t xml:space="preserve">Viral transmission in pedestrian crowds: Coupling an open-source code assessing the risks of airborne contagion with diverse pedestrian dynamics models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Jung Ling</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Vixège</w:t>
+                <w:t xml:space="preserve">Alexandre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2024.3411718⟩</w:t>
+              <w:t xml:space="preserve">Collective Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17815/CD.2024.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627945v1</w:t>
+                <w:t xml:space="preserve">hal-04319373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral transmission in pedestrian crowds: Coupling an open-source code assessing the risks of airborne contagion with diverse pedestrian dynamics models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics-Guided Neural Networks for Intraventricular Vector Flow Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Jung Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nicolas</w:t>
+                <w:t xml:space="preserve">Florian Vixège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collective Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, pp.159. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (11), pp.1377 - 1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17815/CD.2024.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2024.3411718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319373v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing a heterogeneous model for accounting for endovascular devices in hemodynamic simulations of cerebral aneurysms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Cebral</w:t>
+                <w:t xml:space="preserve">Red blood cell rheology during a complete blood count: A proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taraconat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gineys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Isebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3762⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0280952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0280952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241681v1</w:t>
+                <w:t xml:space="preserve">hal-04117923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From microscopic droplets to macroscopic crowds: Crossing the scales in models of short-range respiratory disease transmission, with application to COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing a heterogeneous model for accounting for endovascular devices in hemodynamic simulations of cerebral aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bérod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cebral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chnafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202205255⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (11), pp.e3762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745751v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical evaluation of kinetic schemes for coagulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From microscopic droplets to macroscopic crowds: Crossing the scales in models of short-range respiratory disease transmission, with application to COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290531⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (19), pp.2205255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202205255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241692v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell rheology during a complete blood count: A proof of concept</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Critical evaluation of kinetic schemes for coagulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giansily-Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0280952. </w:t>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0290531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0280952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117923v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-volume three-component intraventricular vector flow mapping by triplane color Doppler</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+                <w:t xml:space="preserve">Accelerated sequences of 4D flow MRI using GRAPPA and compressed sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puiseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Giese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac62fe⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (6), pp.2432-2446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703046v1</w:t>
+                <w:t xml:space="preserve">hal-03807065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated sequences of 4D flow MRI using GRAPPA and compressed sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solenn Toupin</w:t>
+                <w:t xml:space="preserve">Full-volume three-component intraventricular vector flow mapping by triplane color Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vixège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Giese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Mendez</w:t>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 88 (6), pp.2432-2446. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (9), pp.095004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.29404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac62fe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807065v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-constrained intraventricular vector flow mapping by color Doppler</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A Heterogeneous Model of Endovascular Devices for the Treatment of Intracranial Aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yunyun Sun</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chnafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3ffe⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.e3552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538679v1</w:t>
+                <w:t xml:space="preserve">hal-03373180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based assessment of the risks of viral transmission in non-confined crowds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willy Garcia</w:t>
+                <w:t xml:space="preserve">Detecting cells rotations for increasing the robustness of cell sizing by impedance measurements, with or without machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taraconat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Gineys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Isèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105453⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (10), pp.977-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.24356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060324v3</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical investigation of the frisbee motion of red blood cells in shear flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mignon</w:t>
+                <w:t xml:space="preserve">Numerical simulation of time-resolved 3D phase-contrast magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puiseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anou Sewonu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2021014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204897v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the membrane viscosity on the tank-treading behavior of red blood cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colliding respiratory jets as a mechanism of air exchange and pathogen transport during conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arghyanir Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Matteoli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neelakash Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.043602⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 930, pp.R1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228658v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of time-resolved 3D phase-contrast magnetic resonance imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Moreno</w:t>
+                <w:t xml:space="preserve">A theoretical investigation of the frisbee motion of red blood cells in shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2021014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248816⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03228671v1</w:t>
+                <w:t xml:space="preserve">hal-03204897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting cells rotations for increasing the robustness of cell sizing by impedance measurements, with or without machine learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Nicoud</w:t>
+                <w:t xml:space="preserve">Model-based assessment of the risks of viral transmission in non-confined crowds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.24356⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.105453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228679v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060324v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colliding respiratory jets as a mechanism of air exchange and pathogen transport during conversations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arghyanir Giri</w:t>
+                <w:t xml:space="preserve">Physics-constrained intraventricular vector flow mapping by color Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vixège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neelakash Biswas</w:t>
+                <w:t xml:space="preserve">Yunyun Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Chase</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.915⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (24), pp.245019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3ffe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795532v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heterogeneous Model of Endovascular Devices for the Treatment of Intracranial Aneurysms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chnafa</w:t>
+                <w:t xml:space="preserve">Impact of the membrane viscosity on the tank-treading behavior of red blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matteoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.e3552. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.3552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.043602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373180v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech can produce jet-like transport relevant to asymptomatic spreading of virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards improved social distancing guidelines: Space and time dependence of virus transmission from speech-driven aerosol transport between two individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pahlavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manouk Abkarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2012156117⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.122501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967621v1</w:t>
+                <w:t xml:space="preserve">hal-03228654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraventricular vector flow mapping 3-D by triplane Doppler echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vixege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Y. Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23, pp.S300-S302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improved social distancing guidelines: Space and time dependence of virus transmission from speech-driven aerosol transport between two individuals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech can produce jet-like transport relevant to asymptomatic spreading of virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (12), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (41), pp.25237-25245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.122501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2012156117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228654v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of red blood cell suspensions under confined 2D flows</w:t>
+                <w:t xml:space="preserve">Kinetics of the coagulation cascade including the contact activation system: sensitivity analysis and model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Iss</w:t>
+                <w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Midou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Charrier</w:t>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giansily-Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM02571A⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.1139-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-019-01134-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080356v1</w:t>
+                <w:t xml:space="preserve">hal-02873826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling PC-MRI and CFD: an in-vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anou Sewonu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (5), pp.e4063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.4063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the coagulation cascade including the contact activation system: sensitivity analysis and model reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t>
+                <w:t xml:space="preserve">Numerical simulation of deformable particles in a Coulter counter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taraconat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gineys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Isebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-019-01134-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (11), pp.e3243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873826v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of deformable particles in a Coulter counter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-organization of red blood cell suspensions under confined 2D flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Iss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Midou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (11), pp.e3243. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.2971-2980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.3243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8SM02571A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348753v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow-Induced Transitions of Red Blood Cell Shapes under Shear</w:t>
               </w:r>
@@ -3496,51 +3496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manouk Abkarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3585,529 +3585,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane elasticity controls the full dynamics of red blood cells in shear flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid-structure interaction of a pulsatile flow with an aortic valve model: A combined experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sigüenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desiree Pott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J Sonntag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim A.S. a S Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.101101⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.e2945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.2945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949575v1</w:t>
+                <w:t xml:space="preserve">hal-01812864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-structure interaction of a pulsatile flow with an aortic valve model: A combined experimental and numerical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Desiree Pott</w:t>
+                <w:t xml:space="preserve">Introducing the pro-coagulant contact system in the numerical assessment of device-related thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (4), pp.e2945. </w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.815-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.2945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10237-017-0994-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812864v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the pro-coagulant contact system in the numerical assessment of device-related thrombosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-plane elasticity controls the full dynamics of red blood cells in shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Nicoud</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Abkarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (3), pp.815-826. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-017-0994-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.101101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826601v1</w:t>
+                <w:t xml:space="preserve">hal-01949575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Numerical Robustness of Biomedical Benchmark Cases: Interlaboratory FDA's Idealized Medical Device</w:t>
+                <w:t xml:space="preserve">Intraventricular vector low mapping—a Doppler-based regularized problem with automatic model selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladeta Zmijanovic</w:t>
+                <w:t xml:space="preserve">Kondo Claude Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chnafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (1), pp.e02789. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (17), pp.7131-7147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.2789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa7fe7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290017v1</w:t>
+                <w:t xml:space="preserve">hal-01587741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How should the optical tweezers experiment be used to characterize the red blood cell membrane mechanics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sigüenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (5), pp.1645 - 1657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4135,399 +4152,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraventricular vector low mapping—a Doppler-based regularized problem with automatic model selection</w:t>
+                <w:t xml:space="preserve">About the Numerical Robustness of Biomedical Benchmark Cases: Interlaboratory FDA's Idealized Medical Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo Claude Assi</w:t>
+                <w:t xml:space="preserve">Vladeta Zmijanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gay</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (17), pp.7131-7147. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.e02789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa7fe7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnm.2789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587741v1</w:t>
+                <w:t xml:space="preserve">hal-01290017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Based Simulations Show Important Flow Fluctuations in a Normal Left Ventricle: What Could be the Implications?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chnafa</w:t>
+                <w:t xml:space="preserve">Validation of an immersed thick boundary method for simulating fluid–structure interactions of deformable membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sigüenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-016-1614-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 322, pp.723-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303067v1</w:t>
+                <w:t xml:space="preserve">hal-01348721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an immersed thick boundary method for simulating fluid–structure interactions of deformable membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Sigüenza</w:t>
+                <w:t xml:space="preserve">Image-Based Simulations Show Important Flow Fluctuations in a Normal Left Ventricle: What Could be the Implications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chnafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 322, pp.723-746. </w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (11), pp.3346-3358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10439-016-1614-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348721v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red cells' dynamic morphologies govern blood shear thinning under microcirculatory flow conditions</w:t>
               </w:r>
@@ -4771,555 +4771,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based large-eddy simulation in a realistic left heart</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An unstructured solver for simulations of deformable particles in flows at arbitrary Reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 256 (1), pp.465-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943609v1</w:t>
+                <w:t xml:space="preserve">hal-00871557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracranial aneurismal pulsatility as a new individual criterion for rupture risk evaluation: Biomechanical and numerical approach (IRRAs project).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the damped oscillations of an elastic quasi-circular membrane in a two-dimensional incompressible fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omer Ecker</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Marco Martins Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (9), pp.1765-1771. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 746, pp.300 -331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3174/ajnr.A3949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910141v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unstructured solver for simulations of deformable particles in flows at arbitrary Reynolds numbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image-based large-eddy simulation in a realistic left heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chnafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.061⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.173-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871557v1</w:t>
+                <w:t xml:space="preserve">hal-00943609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the damped oscillations of an elastic quasi-circular membrane in a two-dimensional incompressible fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracranial aneurismal pulsatility as a new individual criterion for rupture risk evaluation: Biomechanical and numerical approach (IRRAs project).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Martins Afonso</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Omer Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 746, pp.300 -331. </w:t>
+              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (9), pp.1765-1771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3174/ajnr.A3949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957710v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Assessment of the Individual Risk of Rupture of Cerebral Aneurysms: A Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (1), pp.28-40. </w:t>
@@ -5363,334 +5363,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugate heat transfer with Large Eddy Simulation for gas turbine components</w:t>
+                <w:t xml:space="preserve">Effect of multiperforated plates on the acoustic modes in combustors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duchaine</w:t>
+                <w:t xml:space="preserve">Elsa Gullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sensiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 337 (6-7), pp.550-561. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.005⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 337 (6-7), pp.406-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803816v1</w:t>
+                <w:t xml:space="preserve">hal-00803809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of multiperforated plates on the acoustic modes in combustors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Gullaud</w:t>
+                <w:t xml:space="preserve">Conjugate heat transfer with Large Eddy Simulation for gas turbine components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Poinsot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alban Corpron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 337 (6-7), pp.406-414. </w:t>
+              <w:t xml:space="preserve">, 2009, 337 (6-7), pp.550-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803809v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulation of a bi-periodic turbulent flow with effusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 598, pp.27-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5749,51 +5749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic Homogeneous Model for Flow Around a Multiperforated Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (10), pp.2623-2633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5898,51 +5898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5967,103 +5967,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the ventricular intracavitary blood flow by ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vixege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1065-1068, </w:t>
@@ -6095,351 +6095,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint numerical and experimental study on the self-organization of red blood cells in confined microfluidic channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity Analysis, Model Reduction and Parameters Estimation for Thrombosis Modeling for CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique - Poitiers 28-30 octobre 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 SIAM Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624585v1</w:t>
+                <w:t xml:space="preserve">hal-04456807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis, Model Reduction and Parameters Estimation for Thrombosis Modeling for CFD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A joint numerical and experimental study on the self-organization of red blood cells in confined microfluidic channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Iss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Midou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 SIAM Conference on Computational Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique - Poitiers 28-30 octobre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S336-S337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456807v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of device-related thrombus formation triggered by the contact system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giansily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational &amp; Mathematical Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Nithiarasu, M. Ohta, M. Oshima, Jun 2019, Sendai, Japan</w:t>
@@ -6468,103 +6468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Doppler-Based Regularization Problem for Intraventricular Vector Flow Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Claude Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chnafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States. </w:t>
@@ -6602,103 +6602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Mechanical analysis for cerebral aneurysm risk rupture assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
@@ -6727,90 +6727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards numerical prediction of red blood cells dynamics within a cytometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siguenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Congress of the Societe-de-Biomecanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France. pp.9-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6844,90 +6844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based patient-specific simulation: a computational modelling of the human left heart haemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chnafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7010,64 +7010,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence modeling of blood flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7282,90 +7282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YALES2BIO: A General Purpose Solver Dedicated to Blood Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bérod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chnafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Deplano; José-Maria Fullana; Claude Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Flow in Large Vessels: Dialog Between Numerical Modeling and In Vitro/In Vivo Experiments</w:t>
@@ -7515,90 +7515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of Turbulence in Cardiovascular Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chnafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sigüenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladeta Zmijanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7649,90 +7649,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Image-based CFD to Investigate the Intracardiac Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chnafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling the Heart and the Circulatory System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7912,51 +7912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid dynamical simulations of coronavirus-laden respiratory droplets: Mind the wind and ambient air flows!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8246,51 +8246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Garreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puiseux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Toupin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taraconat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gineys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Isebe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uzhan Kaplan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2025.10028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Pietro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Spadotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113920" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3411718" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2024.159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;rod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cebral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chnafa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3762" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745751v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202205255" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ranc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Bru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily-Blaizot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280952" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03703046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac62fe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538679v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3ffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060324v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105453" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matteoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.043602" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anou Sewonu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248816" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Gineys" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Is&#232;be" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24356" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyanir Giri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelakash Biswas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chase" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.915" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3552" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Stone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012156117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234708v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Courand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pahlavan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.122501" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Midou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Held" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02571A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rousseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M&#233;ndez Rojano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01134-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3243" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Mauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.118103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.101101" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Pott" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Sonntag" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim A.S. a S Kaufmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2945" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0994-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290017v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladeta Zmijanovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2789" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0910-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Claude Assi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa7fe7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303067v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-016-1614-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.041" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Fedosov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608074113" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.04.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Ecker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A3949" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gibaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.135" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0632-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A7F85F1190AE5EA8850D85B249BB11EAB8F90B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Corpron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803809v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gullaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sensiau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007009664" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85DF25F5D645C9621663D16A9C7AAFB6A866236E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.37008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240249v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0414" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Midou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Held" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714934" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mendez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599945v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092293" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092037v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862700v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siguenza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815883" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713673" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2021-0-03406-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-03406-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourrianne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine K Nunes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/book/10.1021/bk-2023-1448" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986607.ch7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1201/b21806" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21806" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59548-1_9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05230-4_4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05230-4_4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Edoardo Spadotto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480895v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pottier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taraconat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gineys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Isebe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Garreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puiseux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Moreno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Toupin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70260" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uzhan Kaplan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2025.10028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Pietro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Spadotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113920" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2024.159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3411718" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280952" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;rod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cebral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chnafa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3762" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745751v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202205255" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ranc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Bru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily-Blaizot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290531" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03703046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac62fe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3552" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Gineys" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Is&#232;be" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24356" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anou Sewonu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248816" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyanir Giri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelakash Biswas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chase" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.915" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060324v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105453" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3ffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matteoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.043602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pahlavan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Stone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.122501" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Courand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012156117" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873826v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M&#233;ndez Rojano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01134-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962356v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3243" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Midou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Held" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02571A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Mauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.118103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Pott" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Sonntag" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim A.S. a S Kaufmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2945" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0994-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.101101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Claude Assi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa7fe7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0910-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290017v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladeta Zmijanovic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2789" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.041" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-016-1614-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Fedosov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608074113" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aguilar-Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.04.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gibaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.061" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.135" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Ecker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A3949" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0632-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A7F85F1190AE5EA8850D85B249BB11EAB8F90B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gullaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sensiau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Corpron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007009664" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85DF25F5D645C9621663D16A9C7AAFB6A866236E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.37008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240249v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0414" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624585v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Midou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Held" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714934" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mendez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599945v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092293" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092037v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862700v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siguenza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815883" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713673" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2021-0-03406-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-03406-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourrianne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine K Nunes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/book/10.1021/bk-2023-1448" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986607.ch7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1201/b21806" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21806" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59548-1_9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05230-4_4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05230-4_4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Edoardo Spadotto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480895v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>