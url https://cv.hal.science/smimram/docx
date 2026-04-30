--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -168,4459 +168,4628 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globular weak ω-categories as models of a type theory</w:t>
+                <w:t xml:space="preserve">Rewriting techniques for relative coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21136/HS.2024.07⟩</w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/lmcs-21(3:7)2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551093v1</w:t>
+                <w:t xml:space="preserve">hal-05553773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type theoretical approaches to opetopes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Globular weak ω-categories as models of a type theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Finster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Higher Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 (1), pp.80 - 181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21136/hs.2022.02⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.1-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21136/HS.2024.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244406v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tietze Equivalences as Weak Equivalences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Categorical Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (3), pp.453-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10485-021-09662-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting in Gray categories with applications to coherence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Type theoretical approaches to opetopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ho Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960129522000299⟩</w:t>
+              <w:t xml:space="preserve">Higher Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.80 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21136/hs.2022.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244411v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed Homotopy in Non-Positively Curved Spaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rewriting in Gray categories with applications to coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23638/LMCS-16(3:4)2020⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.574-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129522000299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244375v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric and combinatorial views on asynchronous computability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Directed Homotopy in Non-Positively Curved Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00446-018-0328-4⟩</w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/LMCS-16(3:4)2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155487v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Presentations of Monoidal Categories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Geometric and combinatorial views on asynchronous computability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (3), pp.1-38. </w:t>
+              <w:t xml:space="preserve">Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.289-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23638/LMCS-13(3:31)2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00446-018-0328-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662524v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterated chromatic subdivisions are collapsible</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coherent Presentations of Monoidal Categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Categorical Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23, pp.777 - 818. </w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (3), pp.1-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10485-014-9383-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23638/LMCS-13(3:31)2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01822918v1</w:t>
+                <w:t xml:space="preserve">hal-01662524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 3-Dimensional Rewriting Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Iterated chromatic subdivisions are collapsible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10, pp.1-47. </w:t>
+              <w:t xml:space="preserve">Applied Categorical Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.777 - 818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2168/LMCS-10(2:1)2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10485-014-9383-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01822999v1</w:t>
+                <w:t xml:space="preserve">cea-01822918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Relationships Between Geometrical and Classical Models for Concurrency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards 3-Dimensional Rewriting Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Proceedings of the workshop on Geometric and Topological Methods in Computer Science (GETCO), 283, pp.77-109. </w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.1-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2012.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2168/LMCS-10(2:1)2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00473765v2</w:t>
+                <w:t xml:space="preserve">cea-01822999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formal Relationships Between Geometrical and Classical Models for Concurrency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Proceedings of the workshop on Geometric and Topological Methods in Computer Science (GETCO), 283, pp.77-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2012.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00473765v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Structure of First-Order Causality (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (01), pp.65-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0960129510000459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00559240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying Covering Types in Homotopy Type Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Oleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th EACSL Annual Conference on Computer Science Logic (CSL 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2026.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">∞-Categorical Models of Linear Logic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Realization of Relational Presheaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorgo Chamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Formal Structures for Computation and Deduction (FSCD 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foundations of Software Science and Computation Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Turin, Italy. pp.178-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-22730-0_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2025.23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05553819v1</w:t>
+                <w:t xml:space="preserve">hal-05594559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Tietze Transformations of 1-Polygraphs in Homotopy Type Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">∞-Categorical Models of Linear Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliès Harington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émile Oleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Formal Structures for Computation and Deduction (FSCD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Birmingham, United Kingdom. pp.30:1-30:17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2025.30⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Birmingham, United Kingdom. pp.23:1-23:20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2025.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553784v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomials in homotopy type theory as a Kleisli category</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coherent Tietze Transformations of 1-Polygraphs in Homotopy Type Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Oleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFPS XL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/entics.14786⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Formal Structures for Computation and Deduction (FSCD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Birmingham, United Kingdom. pp.30:1-30:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2025.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553795v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delooping Generated Groups in Homotopy Type Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Polynomials in homotopy type theory as a Kleisli category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Harington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émile Oleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Formal Structures for Computation and Deduction (FSCD 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MFPS XL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/entics.14786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2024.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05553813v1</w:t>
+                <w:t xml:space="preserve">hal-05553795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delooping cyclic groups with lens spaces in homotopy type theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Delooping Generated Groups in Homotopy Type Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camil Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emile Oleon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Oleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS '24: 39th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Formal Structures for Computation and Deduction (FSCD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.6:1-6:20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2024.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3661814.3662077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05553806v1</w:t>
+                <w:t xml:space="preserve">hal-05553813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorical Coherence from Term Rewriting Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Delooping cyclic groups with lens spaces in homotopy type theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Oleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Formal Structures for Computation and Deduction (FSCD 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2023.16⟩</w:t>
+              <w:t xml:space="preserve">LICS '24: 39th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3661814.3662077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244520v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Division by Two, in Homotopy Type Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Categorical Coherence from Term Rewriting Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émile Oleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Formal Structures for Computation and Deduction (FSCD 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2022.11⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference on Formal Structures for Computation and Deduction (FSCD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2023.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244509v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cartesian bicategory of polynomial functors in homotopy type theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Division by Two, in Homotopy Type Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Seiller</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Oleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Conference on the Mathematical Foundations of Programming Semantics (MFPS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Formal Structures for Computation and Deduction (FSCD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2022.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345938v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic Regions for Concurrent Programs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Globular weak ω-categories as models of a type theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Finster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aly-Bora Ulusoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 37th Conference on Mathematical Foundations of Programming Semantics, MFPS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Homotopy Type Theory / Univalent Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, The Internet, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.351.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04244384v1</w:t>
+                <w:t xml:space="preserve">hal-04337467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globular weak ω-categories as models of a type theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cartesian bicategory of polynomial functors in homotopy type theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Finster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Benjamin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Homotopy Type Theory / Univalent Foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, The Internet, Argentina</w:t>
+              <w:t xml:space="preserve">37th Conference on the Mathematical Foundations of Programming Semantics (MFPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337467v1</w:t>
+                <w:t xml:space="preserve">hal-03345938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing free ω-categories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Syntactic Regions for Concurrent Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly-Bora Ulusoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 34th Annual ACM/IEEE Symposium on Logic in Computer Science (LICS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings 37th Conference on Mathematical Foundations of Programming Semantics, MFPS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Salzburg, Austria. pp.184-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.351.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879498v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sequent Calculus for Opetopes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Describing free ω-categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2019 - Logic in computer science 2019</w:t>
+              <w:t xml:space="preserve">2019 34th Annual ACM/IEEE Symposium on Logic in Computer Science (LICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406569v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sound Foundation for the Topological Approach to Task Solvability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Sequent Calculus for Opetopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ho Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Concurrency Theory (CONCUR 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LICS 2019 - Logic in computer science 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244357v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: On the Impossibility of Detecting Concurrency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A Sound Foundation for the Topological Approach to Task Solvability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Concurrency Theory (CONCUR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2019.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2018.50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04470455v1</w:t>
+                <w:t xml:space="preserve">hal-04244357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence of Gray Categories via Rewriting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Brief Announcement: On the Impossibility of Detecting Concurrency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Formal Structures for Computation and Deduction (FSCD 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2018.15⟩</w:t>
+              <w:t xml:space="preserve">DISC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2018.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154822v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Impossibility of Detecting Concurrency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coherence of Gray Categories via Rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Distributed Computing (DISC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2018.50⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Formal Structures for Computation and Deduction (FSCD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2018.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155495v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent specifications beyond linearizability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">On the Impossibility of Detecting Concurrency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Principles of Distributed Systems (OPODIS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Hong Kong, China. </w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Distributed Computing (DISC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, New Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2016.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2018.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155500v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A type-theoretical definition of weak ω-categories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Concurrent specifications beyond linearizability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2017 - 32nd Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LICS.2017.8005124⟩</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Principles of Distributed Systems (OPODIS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2016.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154846v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homological computations for term rewriting systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A type-theoretical definition of weak ω-categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Finster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Formal Structures for Computation and Deduction (FSCD 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LICS 2017 - 32nd Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2017.8005124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678175v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Geometric Semantics to Asynchronous Computability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Homological computations for term rewriting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on Formal Structures for Computation and Deduction (FSCD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. pp.27:1-27:17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207146v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From Geometric Semantics to Asynchronous Computability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DISC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toshimitsu Masuzawa; Koichi Wada, Oct 2015, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48653-5_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272045v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290286v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Homotopical Completion Procedure with Applications to Coherence of Monoids</w:t>
+                <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Guiraud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Olivier Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Strazzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTA - 24th International Conference on Rewriting Techniques and Applications - 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818253v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Categorical Theory of Patches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Homotopical Completion Procedure with Applications to Coherence of Monoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFPS - Mathematical Foundations of Programming Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTA - 24th International Conference on Rewriting Techniques and Applications - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Eindhoven, Netherlands. pp.223-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.RTA.2013.223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2013.09.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00904156v1</w:t>
+                <w:t xml:space="preserve">hal-00818253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Spaces: an Efficient New Technique for State-Space Reduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Categorical Theory of Patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Raussen</w:t>
+                <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOP - 21st European Symposium on Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.274-294, </w:t>
+              <w:t xml:space="preserve">MFPS - Mathematical Foundations of Programming Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New Orleans, United States. pp.283-307, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28869-2_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2013.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684615v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HySon: Set-based simulation of hybrid systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Trace Spaces: an Efficient New Technique for State-Space Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisbeth Fajstrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Raussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Symposium on Rapid System Prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RSP.2012.6380694⟩</w:t>
+              <w:t xml:space="preserve">ESOP - 21st European Symposium on Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.274-294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28869-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819377v1</w:t>
+                <w:t xml:space="preserve">hal-00684615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous Evidence of Freedom from Concurrency Faults in Industrial Control Software</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HySon: Set-based simulation of hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Safety, Reliability, and Security - 30th International Conference, SAFECOMP 2011, Naples, Italy, September 19-22, 2011. Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.85--98, </w:t>
+              <w:t xml:space="preserve">23rd IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tempere, Finland. pp.79-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24270-0_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2012.6380694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01809015v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Standard Semantics for Kahn Networks in Continuous Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rigorous Evidence of Freedom from Concurrency Faults in Industrial Control Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Beauxis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraud Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo\&amp;quot;ic Correnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science Logic (CSL'11) - 25th International Workshop/20th Annual Conference of the EACSL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2011.35⟩</w:t>
+              <w:t xml:space="preserve">Computer Safety, Reliability, and Security - 30th International Conference, SAFECOMP 2011, Naples, Italy, September 19-22, 2011. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.85--98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24270-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00616968v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01809015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquidsoap: a High-Level Programming Language for Multimedia Streaming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">A Non-Standard Semantics for Kahn Networks in Continuous Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beauxis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFSEM 2011: Theory and Practice of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Science Logic (CSL'11) - 25th International Workshop/20th Annual Conference of the EACSL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bergen, Norway. pp.35--50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2011.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-18381-2_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00585728v1</w:t>
+                <w:t xml:space="preserve">inria-00616968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Critical Pairs in 2-Dimensional Rewriting Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Liquidsoap: a High-Level Programming Language for Multimedia Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauxis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rewriting Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.RTA.2010.227⟩</w:t>
+              <w:t xml:space="preserve">SOFSEM 2011: Theory and Practice of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Nový Smokovec, Slovakia. pp.99-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-18381-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00473983v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00585728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing in Asynchronous Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Computing Critical Pairs in 2-Dimensional Rewriting Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Computability in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rewriting Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Edinburgh, United Kingdom. pp.227-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.RTA.2010.227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00473967v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00473983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of First-Order Causality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Focusing in Asynchronous Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Conference on Computability in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ponta Delgada, Portugal. pp.331-341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00411399v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00473967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la webradio lambda à la λ-webradio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Structure of First-Order Causality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Los Angeles, United States. p. 212-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00223902v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00411399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la webradio lambda à la λ-webradio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Étretat, France. pp.47-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00223902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la webradio lambda à la lambda-webradio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA (Journées Francophones des Langages Applicatifs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA, Jan 2008, Etretat, France. pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00202813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4630,407 +4799,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygraphs: From Rewriting to Higher Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Ara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Burroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 495, pp.xx+648, 2025, London Mathematical Society Lecture Note Series, 9781009498982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Liquidsoap book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beauxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 979-8748717717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROGRAM = PROOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, 979-8615591839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed Algebraic Topology and Concurrency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisbeth Fajstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Raussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2016, 978-3-319-15397-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-15398-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5040,329 +5209,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free precategories as presheaf categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactical approaches to opetopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ho Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of a Game Semantics for First-Order Propositional Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous games: innocence without alternation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Melliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5372,117 +5541,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Flowpipe of Nonlinear Hybrid Systems with Numerical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5492,100 +5661,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique des jeux asynchrones et réécriture 2-dimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paris-Diderot - Paris VII, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00338643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5595,105 +5764,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Models of Concurrent Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logic in Computer Science [cs.LO]. Université Paris 7, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01783442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5761,51 +5930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD6F920A"/>
+    <w:nsid w:val="89EB0656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5992,51 +6161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smimram" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0767-2569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130630039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mimram_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Benjamin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finster" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/HS.2024.07" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ho Thanh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Curien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/hs.2022.02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-021-09662-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000299" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(3:4)2020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-018-0328-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(3:31)2017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-014-9383-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(2:1)2014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473765v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129510000459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Oleon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2026.21" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#232;s Harington" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.23" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Harington" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/entics.14786" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553813v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Champin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Oleon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2023.16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244509v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly-Bora Ulusoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.351.12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ledent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2019.34" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04470455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goubault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2018.50" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2018.15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.23" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005124" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48653-5_29" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Strazzulla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiraud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2013.223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.09.018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Fajstrup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haucourt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raussen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380694" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01809015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Canet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo\&amp;amp;quot;ic Correnson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24270-0_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37D3VB54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauxis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.35" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18381-2_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2010.227" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2009.19" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223902v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Burroni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tayer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244534v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15398-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03877507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152707v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Melli&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831438v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338643v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01783442v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smimram" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0767-2569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130630039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mimram_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(3:7)2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Benjamin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/HS.2024.07" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-021-09662-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ho Thanh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Curien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/hs.2022.02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000299" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(3:4)2020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-018-0328-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(3:31)2017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-014-9383-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(2:1)2014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473765v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129510000459" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Oleon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2026.21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgo Chamoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-22730-0_9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#232;s Harington" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.30" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Harington" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/entics.14786" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Champin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Oleon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2023.16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly-Bora Ulusoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.351.12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ledent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2019.34" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04470455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goubault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2018.50" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2018.15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.23" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48653-5_29" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Strazzulla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2013.223" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.09.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684615v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Fajstrup" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haucourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raussen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380694" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01809015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Canet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo\&amp;amp;quot;ic Correnson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24270-0_7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37D3VB54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauxis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.35" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18381-2_8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2010.227" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473967v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411399v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2009.19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322821v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Burroni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tayer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15398-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03877507v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Melli&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338643v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01783442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>