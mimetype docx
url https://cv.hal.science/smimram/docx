--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mimram_s_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=317FQxEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,1134 +215,1134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewriting techniques for relative coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/lmcs-21(3:7)2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globular weak ω-categories as models of a type theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Finster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Higher Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (2), pp.1-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21136/HS.2024.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tietze Equivalences as Weak Equivalences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Categorical Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (3), pp.453-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10485-021-09662-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type theoretical approaches to opetopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ho Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Higher Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (1), pp.80 - 181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21136/hs.2022.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewriting in Gray categories with applications to coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (5), pp.574-647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0960129522000299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed Homotopy in Non-Positively Curved Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23638/LMCS-16(3:4)2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric and combinatorial views on asynchronous computability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (4), pp.289-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00446-018-0328-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Presentations of Monoidal Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (3), pp.1-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/LMCS-13(3:31)2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterated chromatic subdivisions are collapsible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Categorical Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23, pp.777 - 818. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10485-014-9383-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01822918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards 3-Dimensional Rewriting Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.1-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2168/LMCS-10(2:1)2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01822999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Relationships Between Geometrical and Classical Models for Concurrency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Proceedings of the workshop on Geometric and Topological Methods in Computer Science (GETCO), 283, pp.77-109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2012.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00473765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structure of First-Order Causality (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (01), pp.65-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129510000459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00559240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1331,3465 +1352,3465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying Covering Types in Homotopy Type Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Oleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th EACSL Annual Conference on Computer Science Logic (CSL 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2026.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of Relational Presheaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorgo Chamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Software Science and Computation Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Turin, Italy. pp.178-197, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-22730-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">∞-Categorical Models of Linear Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliès Harington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Formal Structures for Computation and Deduction (FSCD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Birmingham, United Kingdom. pp.23:1-23:20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2025.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Tietze Transformations of 1-Polygraphs in Homotopy Type Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Oleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Formal Structures for Computation and Deduction (FSCD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Birmingham, United Kingdom. pp.30:1-30:17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2025.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomials in homotopy type theory as a Kleisli category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Harington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MFPS XL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Oxford, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/entics.14786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delooping Generated Groups in Homotopy Type Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camil Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Oleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Formal Structures for Computation and Deduction (FSCD 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.6:1-6:20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2024.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delooping cyclic groups with lens spaces in homotopy type theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Oleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LICS '24: 39th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.1-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3661814.3662077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorical Coherence from Term Rewriting Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Formal Structures for Computation and Deduction (FSCD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2023.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division by Two, in Homotopy Type Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Oleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Formal Structures for Computation and Deduction (FSCD 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Haifa, Israel. pp.10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2022.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globular weak ω-categories as models of a type theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A cartesian bicategory of polynomial functors in homotopy type theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Finster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Homotopy Type Theory / Univalent Foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, The Internet, Argentina</w:t>
+              <w:t xml:space="preserve">37th Conference on the Mathematical Foundations of Programming Semantics (MFPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337467v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cartesian bicategory of polynomial functors in homotopy type theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Syntactic Regions for Concurrent Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Seiller</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly-Bora Ulusoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Conference on the Mathematical Foundations of Programming Semantics (MFPS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings 37th Conference on Mathematical Foundations of Programming Semantics, MFPS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Salzburg, Austria. pp.184-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.351.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345938v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic Regions for Concurrent Programs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Globular weak ω-categories as models of a type theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Finster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aly-Bora Ulusoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 37th Conference on Mathematical Foundations of Programming Semantics, MFPS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Homotopy Type Theory / Univalent Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, The Internet, Argentina</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244384v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing free ω-categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 34th Annual ACM/IEEE Symposium on Logic in Computer Science (LICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sequent Calculus for Opetopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ho Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LICS 2019 - Logic in computer science 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sound Foundation for the Topological Approach to Task Solvability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Concurrency Theory (CONCUR 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2019.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: On the Impossibility of Detecting Concurrency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, New Orleans, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2018.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence of Gray Categories via Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Formal Structures for Computation and Deduction (FSCD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2018.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Impossibility of Detecting Concurrency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Symposium on Distributed Computing (DISC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, New Orleans, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2018.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent specifications beyond linearizability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Principles of Distributed Systems (OPODIS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Hong Kong, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2016.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A type-theoretical definition of weak ω-categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Finster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LICS 2017 - 32nd Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland. pp.1-12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2017.8005124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homological computations for term rewriting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Formal Structures for Computation and Deduction (FSCD 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. pp.27:1-27:17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Geometric Semantics to Asynchronous Computability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toshimitsu Masuzawa; Koichi Wada, Oct 2015, Tokyo, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48653-5_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Homotopical Completion Procedure with Applications to Coherence of Monoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTA - 24th International Conference on Rewriting Techniques and Applications - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Eindhoven, Netherlands. pp.223-238, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.RTA.2013.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Categorical Theory of Patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MFPS - Mathematical Foundations of Programming Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, New Orleans, United States. pp.283-307, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.entcs.2013.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Spaces: an Efficient New Technique for State-Space Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisbeth Fajstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Raussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOP - 21st European Symposium on Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.274-294, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-28869-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HySon: Set-based simulation of hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IEEE International Symposium on Rapid System Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tempere, Finland. pp.79-85, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2012.6380694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigorous Evidence of Freedom from Concurrency Faults in Industrial Control Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo\&amp;quot;ic Correnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Safety, Reliability, and Security - 30th International Conference, SAFECOMP 2011, Naples, Italy, September 19-22, 2011. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.85--98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-24270-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01809015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Standard Semantics for Kahn Networks in Continuous Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beauxis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Science Logic (CSL'11) - 25th International Workshop/20th Annual Conference of the EACSL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bergen, Norway. pp.35--50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2011.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00616968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquidsoap: a High-Level Programming Language for Multimedia Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beauxis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFSEM 2011: Theory and Practice of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Nový Smokovec, Slovakia. pp.99-110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-18381-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00585728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Critical Pairs in 2-Dimensional Rewriting Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rewriting Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Edinburgh, United Kingdom. pp.227-242, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.RTA.2010.227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00473983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing in Asynchronous Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Conference on Computability in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Ponta Delgada, Portugal. pp.331-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00473967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structure of First-Order Causality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Los Angeles, United States. p. 212-221, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00411399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la webradio lambda à la λ-webradio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Étretat, France. pp.47-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00223902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la webradio lambda à la lambda-webradio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA (Journées Francophones des Langages Applicatifs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA, Jan 2008, Etretat, France. pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00202813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4799,407 +4820,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygraphs: From Rewriting to Higher Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Ara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Burroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, 495, pp.xx+648, 2025, London Mathematical Society Lecture Note Series, 9781009498982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Liquidsoap book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beauxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 979-8748717717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROGRAM = PROOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, 979-8615591839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed Algebraic Topology and Concurrency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisbeth Fajstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Raussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2016, 978-3-319-15397-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15398-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5209,329 +5230,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free precategories as presheaf categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactical approaches to opetopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Curien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Ho Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of a Game Semantics for First-Order Propositional Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous games: innocence without alternation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Melliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5541,117 +5562,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Flowpipe of Nonlinear Hybrid Systems with Numerical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5661,100 +5682,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique des jeux asynchrones et réécriture 2-dimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paris-Diderot - Paris VII, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00338643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5764,105 +5785,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Models of Concurrent Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logic in Computer Science [cs.LO]. Université Paris 7, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01783442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5930,51 +5951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89EB0656"/>
+    <w:nsid w:val="32A178F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6161,51 +6182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smimram" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0767-2569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130630039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mimram_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(3:7)2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Benjamin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/HS.2024.07" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-021-09662-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ho Thanh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Curien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/hs.2022.02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000299" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(3:4)2020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-018-0328-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(3:31)2017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-014-9383-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(2:1)2014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473765v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129510000459" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Oleon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2026.21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgo Chamoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-22730-0_9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#232;s Harington" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.30" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Harington" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/entics.14786" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Champin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Oleon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2023.16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly-Bora Ulusoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.351.12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ledent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2019.34" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04470455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goubault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2018.50" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2018.15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.23" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48653-5_29" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Strazzulla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2013.223" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.09.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684615v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Fajstrup" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haucourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raussen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380694" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01809015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Canet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo\&amp;amp;quot;ic Correnson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24270-0_7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37D3VB54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauxis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.35" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18381-2_8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2010.227" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473967v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411399v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2009.19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322821v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Burroni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tayer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15398-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03877507v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Melli&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338643v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01783442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smimram" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0767-2569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130630039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mimram_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=317FQxEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(3:7)2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Benjamin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/HS.2024.07" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-021-09662-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ho Thanh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Curien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/hs.2022.02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(3:4)2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-018-0328-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(3:31)2017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-014-9383-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(2:1)2014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473765v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129510000459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Oleon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2026.21" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgo Chamoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-22730-0_9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#232;s Harington" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.23" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.30" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Harington" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/entics.14786" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Champin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553806v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Oleon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2023.16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly-Bora Ulusoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.351.12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ledent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2019.34" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04470455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goubault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2018.50" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2018.15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.23" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005124" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207146v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48653-5_29" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Strazzulla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2013.223" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.09.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Fajstrup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haucourt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raussen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380694" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01809015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Canet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo\&amp;amp;quot;ic Correnson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24270-0_7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37D3VB54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauxis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.35" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18381-2_8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473983v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2010.227" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2009.19" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Burroni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tayer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244534v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15398-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03877507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064784v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277652v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Melli&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338643v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01783442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>