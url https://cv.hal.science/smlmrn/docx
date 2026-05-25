--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">smlmrn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1781-687X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139433155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-8005-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of annual maximum snow depth data estimation from the European-wide reanalysis C3S MTMSI (Copernicus Climate Change Service – Mountain Tourism Meteorological and Snow Indicators) against in-situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Kamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Gehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Wichura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (1), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-18-17-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Alps in a changing climate: physical trends and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357 (G1), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using regional warming levels to describe future climate change for services and adaptation: Application to the French reference trajectory for adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38, pp.100553. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2025.100553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la ressource en eau et de la demande en eau dans une station de sports d’hiver dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Carmagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Samacoïts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.2473589. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2025.2473589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in the land surface configuration to better simulate seasonal snow cover in the European Alps with the CNRM-AROME (cycle 46) convection-permitting regional climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Napoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fructus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (21), pp.7645-7677. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-7645-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmelt duration controls red algal blooms in the snow of the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (41), pp.e2400362121. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2400362121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du manteau neigeux pendant la sécheresse de 2022 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Karbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2024.2314174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change exacerbates snow-water-energy challenges for European ski tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Samacoïts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neil Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Köberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Prettenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-023-01759-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal analysis of past winter temperature, precipitation and snow cover data in the European Alps from reanalyses, climate models and observational datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (8), pp.3617-3660. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3617-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition anticipée du glacier de Saint-Sorlin vers 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cusicanqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 121, pp.039. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2023-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3075-3094. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of snowfall extremes in the French Alps as a function of elevation and global warming level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Samacoïts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (11), pp.4691-4704. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-4691-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated hydrological effects of grooming and snowmaking in a ski resort on the local water balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (23), pp.4257-4277. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-4257-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traccs : un nouveau « programme et équipement prioritaire de recherche » exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas y Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.002. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limitations of convection-permitting CNRM-AROME climate modelling in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Samacoïts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (14), pp.7162-7185. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.7637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The S2M meteorological and snow cover reanalysis over the French mountainous areas: description and evaluation (1958–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hagenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafife Nheili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.1707-1733. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-1707-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Are We Measuring Snow Post-SPICE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kochendorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Earle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (2), pp.E370-E388. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-20-0228.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-stationary extreme-value approach for climate projection ensembles: application to snow loads in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1059-1075. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-1059-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Tomography-Based Microstructure Representation in the Snow Microwave Radiative Transfer Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Sandells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Essery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3086412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of avalanche risk in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taline Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-021-01838-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic quantitative snow avalanche risk assessment as a function of forest cover changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taline Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philoméne Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2022.2151876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black carbon and dust alter the response of mountain snow cover under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.5279. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32501-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st Century alpine climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kotlarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gobiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-022-06303-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-03664434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis-based contextualization of real-time snow cover monitoring from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.114044. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac9e6a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-climatic profiles of summer mountain pastures in the French Alps: towards a monitoring tool to contribute to climate risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Crouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Samacoïts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00776-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transdisciplinary method, knowledge model and management framework for climate change adaptation in mountain areas applied in the Vercors, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léïta Tschanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-021-01862-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing snow instability with avalanche problem types derived from snow cover simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Viallon-Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec van Herwijnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.103462. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-16-863-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (4), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Evaluation of the snow cover detection in the Copernicus High Resolution Snow & Ice Monitoring Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (10), pp.4975-4980. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-4975-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twentieth century temperature and snow cover changes in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ménégoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.114. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-021-01830-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation-dependent trends in extreme snowfall in the French Alps from 1959 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (9), pp.4335-4356. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-4335-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (5), pp.659-675. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-020-01933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upslope migration of snow avalanches in a warming climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mainieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (44), pp.e2107306118. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2107306118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme avalanche cycles: Return levels and probability distributions depending on snow and meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dkengne Sielenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hagenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather and Climate Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wace.2021.100344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrub growth in the Alps diverges from air temperature since the 1990s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Till-Bottraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac0b67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-European meteorological and snow indicators of climate change impact on ski tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Samacoïts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Carmagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Abegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100215. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2021.100215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overloaded! Critical revision and a new conceptual approach for snow indicators in ski tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demiroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rothleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (5), pp.691-701. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-020-01867-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The demand side of climate services for real-time snow management in Alpine ski resorts: Some empirical insights and implications for climate services development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Köberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Carmagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Prettenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100238. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2021.100238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed snow depth trends in the European Alps: 1971 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Matiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Carmagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.1343-1382. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1343-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining random forests and class-balancing to discriminate between three classes of avalanche activity in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dkengne Sielenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Viallon-Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hagenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103276. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2021.103276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a prediction system for snow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirmin Philipp Ebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Premier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-3949-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of snow management in Alpine ski resorts using three different snow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Carmagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirmin Philipp Ebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2020.102995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de l’enneigement et disponibilité des ressources en eau pour la production de neige dans les domaines skiables du Département de l’Isère (France), en conditions climatiques actuelles et futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.6724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Connections for Our Changing Mountains: Future Directions for the Mountain Research Initiative (MRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Grêt-Regamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Heinimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huggel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1659/mrd-journal-d-20-00045.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary extreme value analysis of ground snow loads in the French Alps: a comparison with building standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (11), pp.2961-2977. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-2961-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of physical snowpack models in support of operational avalanche hazard forecasting: A status report on current implementations and prospects for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Techel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coléou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.102910. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2019.102910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03211809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Snow Cover Estimation in Mountainous Areas Using Modern Data Assimilation Methods: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.325. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of earlier snow melt-out on Alpine shrub growth: the sooner the better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Till-Bottraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, pp.106455. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term trends (1958–2017) in snow cover duration and depth in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio López Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alonso‐gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Durán‐gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (14), pp.6122-6136. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One and a half century of avalanche risk to settlements in the upper Maurienne valley inferred from land cover and socio-environmental changes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taline Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.102149. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2020.102149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting seasonal changes in total and intense precipitation in the European Alps from 1903 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ménégoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (11), pp.5355-5377. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-5355-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating alpine snow depth by combining multifrequency passive radiance observations with ensemble snowpack modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhae Sung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Margulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 226, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-03657925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought offsets the positive effect of summer heat waves on the canopy greenness of mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Corona-Lozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 276-277, pp.107617. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Sub-Kilometric Numerical Simulations of C-Band Radar Backscatter over the French Alps against Sentinel-1 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Veyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Karbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter tourism under climate change in the Pyrenees and the French Alps: relevance of snowmaking as a technical adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.1325-1347. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-1325-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La statistique, une boîte à outils complète pour quantifier l'incertitude - Application aux projections climatiques en zone de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.90-97. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.2.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate controls on snow reliability in French Alps ski resorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44068-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan dust events in the European Alps: role in snowmelt and geochemical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Di Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Garzonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micol Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Filippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.1147-1165. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-1147-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-03657896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring and modeling spatial dependence of snow extremes in the French Alps using max-stable processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5-6, pp.150-158. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Issues in Simulating Some Arctic Snowpack Properties Using Current Detailed Snow Physics Models: Consequences for the Thermal Regime and Water Budget of Permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018MS001445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanches spontanées et changement climatique : tendances détectées et évolutions à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et Avalanches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">57 years (1960–2017) of snow and meteorological observations from a mid-altitude mountain site (Col de Porte, France, 1325 m of altitude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Panel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lapalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-11-71-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-03657919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning Uncertainty Components of an Incomplete Ensemble of Climate Projections Using Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (8), pp.2423-2440. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/jcli-d-18-0606.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter l'incertitude des projections climatiques (essai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169 (4), pp.203-209. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2018.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial consistency and bias in avalanche forecasts - a case study in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Techel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Ceaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coléou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATURAL HAZARDS AND EARTH SYSTEM SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.2697-2716. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-18-2697-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-component ensembles of future meteorological and natural snow conditions for 1500m altitude in the Chartreuse mountain range, Northern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1249-1271. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1249-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical experiments on vapor diffusion in polar snow and firn and its impact on isotopes using the multi-layer energy balance model Crocus in SURFEX v8.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (6), pp.2393-2418. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-2393-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Climate Change Impact on the Spatial Dependence of Extreme Snow Depth Maxima in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (10), pp.7820-7840. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018wr022763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria Evaluation of Snowpack Simulations in Complex Alpine Terrain Using Satellite and In Situ Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Charrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symptômes dépressifs de l’adolescent et médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenora Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative performance of empirical and physical models in assessing the seasonal and annual glacier surface mass balance of Saint-Sorlin Glacier (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1367 - 1386. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1367-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria leave-two-out cross-validation procedure for max-stable process selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.107-128. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spasta.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of coupled snow–soil models in SURFEXv8 to simulate the permafrost thermal regime at a high Arctic site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (9), pp.3461-3479. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3461-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03326445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a physically based water percolation routine in the Crocus/SURFEX (V7.3) snowpack model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. L. d'Amboise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oxarango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas V. Schuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.3547-3566. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3547-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The method ADAMONT v1.0 for statistical adjustment of climate projections applicable to energy balance land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (11), pp.4257-4283. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-4257-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer physically based snowpack model simulating direct and indirect radiative impacts of light-absorbing impurities in snow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (6), pp.2633-2653. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-2633-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of snowmaking efficiency on a ski slope from observations and modelling of snowmaking events and seasonal snow accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George-Marcelpoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.891-909. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-891-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model complexity and data requirements in snow hydrology: seeking a balance in practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Carmagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (13), pp.2106-2118. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.10782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisement de simulations numériques des conditions d'enneigement avec une base de données socio-économiques spatialisée des stations de sports d'hiver : description de l'approche, application aux Alpes françaises et introduction de la prise en compte des pratiques de gestion (damage et neige de culture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (4), pp.66-84. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assimilation of optical reflectances and snow depth observations into a detailed snowpack model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Charrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1021 - 1038. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1021-2016-supplement⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel based assessment of snow management operations in French ski resorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George-Marcelpoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of shrubs on high Arctic tundra at Bylot Island: impact on snow physical properties and permafrost thermal regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.6471-6486. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-6471-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03634231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing spatial dependence in extreme snowfall in the French Alps since 1958 under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (14), pp.8297-8310. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jd025427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a scanning laser meter for monitoring the spatio-temporal evolution of snow depth and its application in the Alps and in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Panel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1495 - 1511. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1495-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01392026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of snow and organic soils parameterization on northern Eurasian soil temperature profiles simulated by the ISBA land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.853-877. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-853-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of snow management processes into a detailed snowpack model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.48-64. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmaking in the French Alps: climatic context, current facilities and outlooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George-Marcelpoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summertime evolution of snow specific surface area close to the surface on the Antarctic Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.2383-2398. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-2383-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01328484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air–snow transfer of nitrate on the East Antarctic Plateau – Part 2: An isotopic model for the interpretation of deep ice-core records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Erbland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.12079-12113. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-12079-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01320986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic monitoring of the effective thermal conductivity of snow in a low-Arctic shrub tundra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.1265-1276. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-1265-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01235680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes of snow conditions and avalanche activity in a warming climate: the French Alps over the 2020-2050 and 2070-2100 periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (5), pp.1673-1697. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1673-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing numerical simulations of snow conditions with a spatially-resolved socio-economic database of ski resorts: a proof of concept in the French Alp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George-Marcelpoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 108, pp.98-112. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2014.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17O excess traces atmospheric nitrate in paleo-groundwater of the Saharan desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dietzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.3149-3161. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3149-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-01011857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow as a granular material: assessment of a new grain segmentation algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hagenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-014-0503-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an improved intermediate complexity snow scheme in the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (12), pp.6064-6079. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snowpack properties and plant strategies on litter decomposition during winter in subalpine meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 363 (1-2), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SURFEXv7.2 land and ocean surface platform for coupled or offline simulation of Earth surface variables and fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Faroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.929-960. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-6-929-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal evolution of snow permeability under equi-temperature and temperature-gradient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Carmagnola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.1915-1929. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1915-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03326271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formulation of snow thermal conductivity in large-scale sea ice models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fichefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vancoppenolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.542-557. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/JAME.20039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and diurnal variability in reactive nitrogen oxide chemistry as reflected in the isotopic composition of atmospheric nitrate: Results from the CalNex 2010 field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. C. Vicars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. L. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erbland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.10,567-10,588. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03620910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of atmospheric nitrate in a tropical marine boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Erbland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Patey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (44), pp.17668-17673. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1216639110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-snow transfer of nitrate on the East Antarctic Plateau - Part 1: Isotopic evidence for a photolytically driven dynamic equilibrium in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erbland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. C. Vicars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.6403-6419. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-6403-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03621011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The detailed snowpack scheme Crocus and its implementation in SURFEX v7.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Faroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.773- 791. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-5-773-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, specific surface area and thermal conductivity of the snowpack around Barrow, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, 58, p. 73-95. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03622105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D image-based numerical computations of snow permeability: links to specific surface area, density, and microstructural anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neige Calonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.939- 951. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-6-939-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the effective thermal conductivity of snow to its shear strength and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JF002000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03622588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of widespread depletion of ozone in the springtime boundary layer of the central Arctic linked to mesoscale synoptic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Werner Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan W. Bottenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.17302. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JD013940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring atmospheric composition change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plass-Duelmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5351-5414. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive isotopic composition of atmospheric nitrate in the Atlantic Ocean boundary layer from 65°S to 79°N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Werner Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.D05303. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD010696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Origin and Fate of NOx in the Arctic Atmosphere Using Stable Isotopes in Nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 322 (5902), pp.730-732. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1161910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00389054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of salts in freezing seawater and ozone depletion events: a status report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. von Glasow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.7317 - 7324. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-8-7317-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00424474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NO+O3 reaction: A triple oxygen isotope perspective on the reaction dynamics and atmospheric implications for the transfer of the ozone isotope anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (19), pp.194303 à 194303-12. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2917581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00381056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major influence of BrO on the NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and nitrate budgets in the Arctic spring, inferred from Δ&amp;lt;sup&amp;gt;17&amp;lt;/sup&amp;gt;O(NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt;) measurements during ozone depletion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.238 à 241. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN07003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the vertical scale of halogen chemistry in the Arctic troposphere during Polar Sunrise at Barrow, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J. Tackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey E. Cavender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam D. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul B. Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan W. Bottenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (D07306), 1 à 13 p. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major influence of BrO on the NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and nitrate budgets in the Arctic spring, inferred from Δ&amp;lt;sup&amp;gt;17&amp;lt;/sup&amp;gt;O(NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt;) measurements during ozone depletion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.238-241. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN07003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie atmosphérique polaire : une nouvelle application des isotopes stables de l'oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 303, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00421640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high time resolution study of boundary layer ozone chemistry and dynamics over the Arctic Ocean near Alert, Nunavut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Hönninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Staebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bottenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (L08809), 1 à 5 p. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL022098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1982-2022: 40 ans de recherches et de transferts vers l'opérationnel dans le domaine météo et climat au CNRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Pesin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228345v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique d’origine anthropique, par l’importance de son amplitude, de sa rapidité, de sa durée et de sa situation unique dans le contexte du Quaternaire, menace le monde vivant d’une disruption majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de la Grande Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLL, Les Liens qui Libèrent, 2020, Campus de la Transition - Collectif FORTES, 979-10-209-0906-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avalanches ont-elles un avenir ? In Impacts du changement climatique et transition(s) dans les Alpes du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GREC-SUD. Ed. Association pour l’innovation et la recherche au service du climat (AIR), ISBN 978-2-9560060-6-0, 48p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les événements météorologiques extrêmes dans un contexte de changement climatique, La Documentation Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-53, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Evaluation of the snow cover detection in the Copernicus High Resolution Snow &amp; Ice Monitoring Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective océan-atmosphère 2023-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National des Sciences de l'Univers. 2023, 135p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective en sciences de la planète et de l’univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04782576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT FINAL DU PROJET ADAMONT IMPACTS DU CHANGEMENT CLIMATIQUE ET ADAPTATION EN TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danaé Alphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la composition isotopique de l'ion nitrate dans la basse atmosphère polaire et marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Paris-Est, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008PEST0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00326229v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and numerical modeling of snow on the ground : use of existing tools and contribution to ongoing developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Continental interfaces, environment. Université Joseph Fourier, Grenoble, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01098576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId581"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">smlmrn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1781-687X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139433155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-8005-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of annual maximum snow depth data estimation from the European-wide reanalysis C3S MTMSI (Copernicus Climate Change Service – Mountain Tourism Meteorological and Snow Indicators) against in-situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Kamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Gehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Wichura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (1), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-18-17-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Alps in a changing climate: physical trends and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357 (G1), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using regional warming levels to describe future climate change for services and adaptation: Application to the French reference trajectory for adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38, pp.100553. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2025.100553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la ressource en eau et de la demande en eau dans une station de sports d’hiver dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Carmagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Samacoïts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.2473589. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2025.2473589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmelt duration controls red algal blooms in the snow of the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (41), pp.e2400362121. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2400362121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du manteau neigeux pendant la sécheresse de 2022 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Karbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2024.2314174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in the land surface configuration to better simulate seasonal snow cover in the European Alps with the CNRM-AROME (cycle 46) convection-permitting regional climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Napoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fructus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (21), pp.7645-7677. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-7645-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of snowfall extremes in the French Alps as a function of elevation and global warming level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Samacoïts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (11), pp.4691-4704. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-4691-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated hydrological effects of grooming and snowmaking in a ski resort on the local water balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (23), pp.4257-4277. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-4257-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change exacerbates snow-water-energy challenges for European ski tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Samacoïts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neil Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Köberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Prettenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-023-01759-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal analysis of past winter temperature, precipitation and snow cover data in the European Alps from reanalyses, climate models and observational datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (8), pp.3617-3660. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3617-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition anticipée du glacier de Saint-Sorlin vers 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cusicanqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 121, pp.039. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2023-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3075-3094. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing snow instability with avalanche problem types derived from snow cover simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Viallon-Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec van Herwijnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.103462. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-16-863-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traccs : un nouveau « programme et équipement prioritaire de recherche » exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas y Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.002. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limitations of convection-permitting CNRM-AROME climate modelling in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Samacoïts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (14), pp.7162-7185. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.7637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The S2M meteorological and snow cover reanalysis over the French mountainous areas: description and evaluation (1958–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hagenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafife Nheili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.1707-1733. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-1707-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Are We Measuring Snow Post-SPICE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kochendorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Earle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (2), pp.E370-E388. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-20-0228.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-stationary extreme-value approach for climate projection ensembles: application to snow loads in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1059-1075. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-1059-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic quantitative snow avalanche risk assessment as a function of forest cover changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taline Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philoméne Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2022.2151876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Tomography-Based Microstructure Representation in the Snow Microwave Radiative Transfer Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Sandells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Essery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3086412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of avalanche risk in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taline Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-021-01838-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black carbon and dust alter the response of mountain snow cover under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.5279. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32501-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st Century alpine climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kotlarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gobiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-022-06303-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-03664434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis-based contextualization of real-time snow cover monitoring from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.114044. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac9e6a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-climatic profiles of summer mountain pastures in the French Alps: towards a monitoring tool to contribute to climate risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Crouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Samacoïts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00776-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transdisciplinary method, knowledge model and management framework for climate change adaptation in mountain areas applied in the Vercors, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léïta Tschanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-021-01862-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a prediction system for snow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirmin Philipp Ebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Premier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-3949-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Evaluation of the snow cover detection in the Copernicus High Resolution Snow & Ice Monitoring Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (10), pp.4975-4980. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-4975-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twentieth century temperature and snow cover changes in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ménégoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fettweis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.114. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-021-01830-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation-dependent trends in extreme snowfall in the French Alps from 1959 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (9), pp.4335-4356. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-4335-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (5), pp.659-675. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-020-01933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upslope migration of snow avalanches in a warming climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mainieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (44), pp.e2107306118. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2107306118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrub growth in the Alps diverges from air temperature since the 1990s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Till-Bottraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac0b67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme avalanche cycles: Return levels and probability distributions depending on snow and meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dkengne Sielenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hagenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather and Climate Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wace.2021.100344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-European meteorological and snow indicators of climate change impact on ski tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Samacoïts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Carmagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Abegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100215. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2021.100215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overloaded! Critical revision and a new conceptual approach for snow indicators in ski tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demiroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rothleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (5), pp.691-701. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-020-01867-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining random forests and class-balancing to discriminate between three classes of avalanche activity in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dkengne Sielenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Viallon-Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hagenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103276. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2021.103276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The demand side of climate services for real-time snow management in Alpine ski resorts: Some empirical insights and implications for climate services development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Köberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Carmagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Prettenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100238. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2021.100238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed snow depth trends in the European Alps: 1971 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Matiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Carmagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.1343-1382. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1343-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term trends (1958–2017) in snow cover duration and depth in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio López Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alonso‐gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Durán‐gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (14), pp.6122-6136. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting seasonal changes in total and intense precipitation in the European Alps from 1903 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ménégoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (11), pp.5355-5377. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-5355-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One and a half century of avalanche risk to settlements in the upper Maurienne valley inferred from land cover and socio-environmental changes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taline Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.102149. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2020.102149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of snow management in Alpine ski resorts using three different snow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Carmagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirmin Philipp Ebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2020.102995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de l’enneigement et disponibilité des ressources en eau pour la production de neige dans les domaines skiables du Département de l’Isère (France), en conditions climatiques actuelles et futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.6724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Connections for Our Changing Mountains: Future Directions for the Mountain Research Initiative (MRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Grêt-Regamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Heinimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huggel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1659/mrd-journal-d-20-00045.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of physical snowpack models in support of operational avalanche hazard forecasting: A status report on current implementations and prospects for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Techel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coléou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.102910. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2019.102910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03211809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary extreme value analysis of ground snow loads in the French Alps: a comparison with building standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (11), pp.2961-2977. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-2961-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Snow Cover Estimation in Mountainous Areas Using Modern Data Assimilation Methods: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.325. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of earlier snow melt-out on Alpine shrub growth: the sooner the better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Till-Bottraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, pp.106455. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating alpine snow depth by combining multifrequency passive radiance observations with ensemble snowpack modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhae Sung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Margulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 226, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-03657925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought offsets the positive effect of summer heat waves on the canopy greenness of mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Corona-Lozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 276-277, pp.107617. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Sub-Kilometric Numerical Simulations of C-Band Radar Backscatter over the French Alps against Sentinel-1 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Veyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Karbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La statistique, une boîte à outils complète pour quantifier l'incertitude - Application aux projections climatiques en zone de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.90-97. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.2.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter tourism under climate change in the Pyrenees and the French Alps: relevance of snowmaking as a technical adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.1325-1347. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-1325-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate controls on snow reliability in French Alps ski resorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44068-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan dust events in the European Alps: role in snowmelt and geochemical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Di Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Garzonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micol Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Filippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.1147-1165. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-1147-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-03657896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring and modeling spatial dependence of snow extremes in the French Alps using max-stable processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5-6, pp.150-158. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Issues in Simulating Some Arctic Snowpack Properties Using Current Detailed Snow Physics Models: Consequences for the Thermal Regime and Water Budget of Permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018MS001445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanches spontanées et changement climatique : tendances détectées et évolutions à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et Avalanches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning Uncertainty Components of an Incomplete Ensemble of Climate Projections Using Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (8), pp.2423-2440. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/jcli-d-18-0606.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">57 years (1960–2017) of snow and meteorological observations from a mid-altitude mountain site (Col de Porte, France, 1325 m of altitude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Panel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lapalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-11-71-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-03657919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative performance of empirical and physical models in assessing the seasonal and annual glacier surface mass balance of Saint-Sorlin Glacier (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1367 - 1386. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1367-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter l'incertitude des projections climatiques (essai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169 (4), pp.203-209. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2018.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial consistency and bias in avalanche forecasts - a case study in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Techel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Ceaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coléou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.2697-2716. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-18-2697-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-component ensembles of future meteorological and natural snow conditions for 1500m altitude in the Chartreuse mountain range, Northern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1249-1271. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1249-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical experiments on vapor diffusion in polar snow and firn and its impact on isotopes using the multi-layer energy balance model Crocus in SURFEX v8.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (6), pp.2393-2418. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-2393-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Climate Change Impact on the Spatial Dependence of Extreme Snow Depth Maxima in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (10), pp.7820-7840. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018wr022763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria Evaluation of Snowpack Simulations in Complex Alpine Terrain Using Satellite and In Situ Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Charrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symptômes dépressifs de l’adolescent et médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenora Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer physically based snowpack model simulating direct and indirect radiative impacts of light-absorbing impurities in snow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (6), pp.2633-2653. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-2633-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of snowmaking efficiency on a ski slope from observations and modelling of snowmaking events and seasonal snow accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George-Marcelpoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.891-909. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-891-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria leave-two-out cross-validation procedure for max-stable process selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.107-128. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spasta.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of coupled snow–soil models in SURFEXv8 to simulate the permafrost thermal regime at a high Arctic site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (9), pp.3461-3479. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3461-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03326445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a physically based water percolation routine in the Crocus/SURFEX (V7.3) snowpack model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. L. d'Amboise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oxarango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas V. Schuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.3547-3566. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3547-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The method ADAMONT v1.0 for statistical adjustment of climate projections applicable to energy balance land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (11), pp.4257-4283. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-4257-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model complexity and data requirements in snow hydrology: seeking a balance in practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Carmagnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ghezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (13), pp.2106-2118. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.10782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisement de simulations numériques des conditions d'enneigement avec une base de données socio-économiques spatialisée des stations de sports d'hiver : description de l'approche, application aux Alpes françaises et introduction de la prise en compte des pratiques de gestion (damage et neige de culture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (4), pp.66-84. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assimilation of optical reflectances and snow depth observations into a detailed snowpack model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Charrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1021 - 1038. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1021-2016-supplement⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel based assessment of snow management operations in French ski resorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George-Marcelpoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jort.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing spatial dependence in extreme snowfall in the French Alps since 1958 under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (14), pp.8297-8310. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jd025427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of shrubs on high Arctic tundra at Bylot Island: impact on snow physical properties and permafrost thermal regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.6471-6486. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-6471-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03634231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a scanning laser meter for monitoring the spatio-temporal evolution of snow depth and its application in the Alps and in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Panel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1495 - 1511. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1495-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01392026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of snow and organic soils parameterization on northern Eurasian soil temperature profiles simulated by the ISBA land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.853-877. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-853-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of snow management processes into a detailed snowpack model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.48-64. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summertime evolution of snow specific surface area close to the surface on the Antarctic Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.2383-2398. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-2383-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01328484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air–snow transfer of nitrate on the East Antarctic Plateau – Part 2: An isotopic model for the interpretation of deep ice-core records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Erbland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.12079-12113. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-12079-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01320986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic monitoring of the effective thermal conductivity of snow in a low-Arctic shrub tundra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.1265-1276. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-1265-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01235680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmaking in the French Alps: climatic context, current facilities and outlooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George-Marcelpoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes of snow conditions and avalanche activity in a warming climate: the French Alps over the 2020-2050 and 2070-2100 periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (5), pp.1673-1697. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1673-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing numerical simulations of snow conditions with a spatially-resolved socio-economic database of ski resorts: a proof of concept in the French Alp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. George-Marcelpoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 108, pp.98-112. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2014.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17O excess traces atmospheric nitrate in paleo-groundwater of the Saharan desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dietzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.3149-3161. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3149-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-01011857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow as a granular material: assessment of a new grain segmentation algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hagenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-014-0503-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an improved intermediate complexity snow scheme in the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (12), pp.6064-6079. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SURFEXv7.2 land and ocean surface platform for coupled or offline simulation of Earth surface variables and fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Faroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.929-960. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-6-929-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal evolution of snow permeability under equi-temperature and temperature-gradient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Carmagnola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.1915-1929. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1915-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03326271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formulation of snow thermal conductivity in large-scale sea ice models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fichefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vancoppenolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.542-557. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/JAME.20039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snowpack properties and plant strategies on litter decomposition during winter in subalpine meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 363 (1-2), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and diurnal variability in reactive nitrogen oxide chemistry as reflected in the isotopic composition of atmospheric nitrate: Results from the CalNex 2010 field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. C. Vicars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. L. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erbland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.10,567-10,588. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03620910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of atmospheric nitrate in a tropical marine boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Erbland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Patey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (44), pp.17668-17673. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1216639110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-snow transfer of nitrate on the East Antarctic Plateau - Part 1: Isotopic evidence for a photolytically driven dynamic equilibrium in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erbland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. C. Vicars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.6403-6419. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-6403-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03621011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D image-based numerical computations of snow permeability: links to specific surface area, density, and microstructural anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neige Calonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.939- 951. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-6-939-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The detailed snowpack scheme Crocus and its implementation in SURFEX v7.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Faroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.773- 791. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-5-773-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, specific surface area and thermal conductivity of the snowpack around Barrow, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, 58, p. 73-95. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03622105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the effective thermal conductivity of snow to its shear strength and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JF002000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03622588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of widespread depletion of ozone in the springtime boundary layer of the central Arctic linked to mesoscale synoptic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Werner Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan W. Bottenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.17302. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JD013940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring atmospheric composition change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plass-Duelmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5351-5414. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive isotopic composition of atmospheric nitrate in the Atlantic Ocean boundary layer from 65°S to 79°N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Werner Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.D05303. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD010696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NO+O3 reaction: A triple oxygen isotope perspective on the reaction dynamics and atmospheric implications for the transfer of the ozone isotope anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (19), pp.194303 à 194303-12. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2917581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00381056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Origin and Fate of NOx in the Arctic Atmosphere Using Stable Isotopes in Nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 322 (5902), pp.730-732. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1161910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00389054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of salts in freezing seawater and ozone depletion events: a status report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. von Glasow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.7317 - 7324. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-8-7317-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00424474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the vertical scale of halogen chemistry in the Arctic troposphere during Polar Sunrise at Barrow, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J. Tackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey E. Cavender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam D. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul B. Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan W. Bottenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (D07306), 1 à 13 p. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major influence of BrO on the NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and nitrate budgets in the Arctic spring, inferred from Δ&amp;lt;sup&amp;gt;17&amp;lt;/sup&amp;gt;O(NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt;) measurements during ozone depletion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.238-241. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN07003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major influence of BrO on the NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and nitrate budgets in the Arctic spring, inferred from Δ&amp;lt;sup&amp;gt;17&amp;lt;/sup&amp;gt;O(NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt;) measurements during ozone depletion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.238 à 241. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN07003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie atmosphérique polaire : une nouvelle application des isotopes stables de l'oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 303, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00421640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high time resolution study of boundary layer ozone chemistry and dynamics over the Arctic Ocean near Alert, Nunavut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Hönninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Staebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bottenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (L08809), 1 à 5 p. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL022098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1982-2022: 40 ans de recherches et de transferts vers l'opérationnel dans le domaine météo et climat au CNRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Pesin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228345v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique d’origine anthropique, par l’importance de son amplitude, de sa rapidité, de sa durée et de sa situation unique dans le contexte du Quaternaire, menace le monde vivant d’une disruption majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de la Grande Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLL, Les Liens qui Libèrent, 2020, Campus de la Transition - Collectif FORTES, 979-10-209-0906-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les événements météorologiques extrêmes dans un contexte de changement climatique, La Documentation Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-53, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avalanches ont-elles un avenir ? In Impacts du changement climatique et transition(s) dans les Alpes du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GREC-SUD. Ed. Association pour l’innovation et la recherche au service du climat (AIR), ISBN 978-2-9560060-6-0, 48p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Evaluation of the snow cover detection in the Copernicus High Resolution Snow &amp; Ice Monitoring Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Barrou Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective océan-atmosphère 2023-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National des Sciences de l'Univers. 2023, 135p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective en sciences de la planète et de l’univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04782576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT FINAL DU PROJET ADAMONT IMPACTS DU CHANGEMENT CLIMATIQUE ET ADAPTATION EN TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danaé Alphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la composition isotopique de l'ion nitrate dans la basse atmosphère polaire et marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Paris-Est, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008PEST0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00326229v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and numerical modeling of snow on the ground : use of existing tools and contribution to ongoing developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Continental interfaces, environment. Université Joseph Fourier, Grenoble, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01098576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId581"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86079B60"/>
+    <w:nsid w:val="07A93BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smlmrn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1781-687X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139433155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8005-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05441661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Gehring" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Wichura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-17-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Monteiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Filhol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Drouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2025.100553" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Carmagnola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tranchant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Samaco&#239;ts" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2025.2473589" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Napoly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fructus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-7645-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Roussel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bavay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400362121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sourp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2314174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neil Bird" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith K&#246;berl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Prettenthaler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01759-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3617-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-4691-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-4257-2023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0073" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660661v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7637" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1707-2022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kochendorfer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Earle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Rasmussen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Smith" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0228.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1059-2022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Sandells" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lowe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Essery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3086412" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810644v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lavigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01838-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#233;ne Favier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.103" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32501-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03664434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kotlarski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gobiet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olefs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rajczak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06303-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac9e6a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Del&#233;glise" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Dodier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00776-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;ta Tschanz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01862-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reuter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Viallon-Galinier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Horton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec van Herwijnen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2021.103462" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609937v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Barrou Dumont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jugier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4975-2021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaumet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gall&#233;e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01830-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668374v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4335-2021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107306118" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dkengne Sielenou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2021.100344" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289150v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac0b67" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Carmagnola" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Abegg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2021.100215" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abegg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demiroglu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rothleitner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01867-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051702v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2021.100238" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185560v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Matiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Crespi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bertoldi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1343-2021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433337v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2021.103276" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirmin Philipp Ebner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Koch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Premier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hanzer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3949-2021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Monti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2020.102995" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02533068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gerbaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Spandre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6724" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950067v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Adler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Balsiger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gr&#234;t-Regamey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Heinimann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huggel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd-journal-d-20-00045.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2961-2020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211809v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Techel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Col&#233;ou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2019.102910" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034644v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Largeron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00325" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903838v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106455" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552904v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio L&#243;pez Moreno" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Dur&#225;n&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6571" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102149" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051616v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Valla" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5355-2020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03657925v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhae Sung Kim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Durand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baldo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Margulis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.03.016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404398v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Corona-Lozada" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107617" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320826v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vionnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610289v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spandre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verfaillie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1325-2019" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391560v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanchet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.19" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610287v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44068-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03657896v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Di Mauro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Garzonio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Rossini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Filippa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1147-2019" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019047" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393134v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domin&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrere" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Madore" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001445" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03657919v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lejeune" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Panel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lapalus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-71-2019" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327459v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-18-0606.1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984891v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2018.0203" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668348v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mitterer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Ceaglio" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-2697-2018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608972v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1249-2018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976242v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-2393-2018" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404619v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018wr022763" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894287v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Revuelto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecourt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Charrois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081171" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02979001v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenora Chau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Steyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boivin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381104v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1367-2018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607307v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2017.09.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326445v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3461-2017" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668338v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. L. d'Amboise" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#252;ller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V. Schuler" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3547-2017" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937530v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4257-2017" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914729v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tuzet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2633-2017" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739566v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George-Marcelpoil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-891-2017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388459v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avanzi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Michele" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ghezzi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10782" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJM5Q3FM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604708v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016041" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388769v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1021-2016-supplement" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606101v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George-Marcelpoil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2016.09.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4PX7FGD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634231v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-6471-2016" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606025v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jd025427" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01392026v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1495-2016" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267683v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-853-2016" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360591v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2016.01.002" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602560v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2913" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328484v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafaysse" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-2383-2015" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01320986v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Erbland" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L France" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Frey" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-12079-2015" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235680v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Domine" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrere" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sarrazin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1265-2015" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122258v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Giraud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1673-2014" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600395v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2014.08.005" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K98Z2V54-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01011857v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietzel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdalla" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savarino" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3149-2014" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600024v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hagenmuller" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-014-0503-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930046v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50395" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686978v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1307-3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GNP502B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968042v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Faroux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-929-2013" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326271v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1915-2013" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912616v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecomte" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massonnet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JAME.20039" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620910v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Vicars" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Wagner" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erbland" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50680" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765476v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Erbland" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grannec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Patey" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216639110" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621011v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Frey" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6403-2013" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844645v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-773-2012" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622105v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gallet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016647" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844613v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Calonne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geindreau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaffre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-939-2012" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622588v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002000" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3B343A2FCA1DDFE87347D7229DA9AEEF219482A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561265v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W. Bottenheim" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013940" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422899v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klausen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilde" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pappalardo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.020" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413235v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Frey" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010696" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XHBRVSLQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389054v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161910" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424474v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Marion" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. von Glasow" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-7317-2008" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381056v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Bhattacharya" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2917581" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377192v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavender" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Shepson" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN07003" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377484v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Tackett" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey E. Cavender" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Keil" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Shepson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007785" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177156v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Shepson" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421640v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374878v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. H&#246;nninger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Staebler" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Bottenheim" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022098" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228345v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boullot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Pesin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850623v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406329v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406542v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370374v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326229v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0249" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01098576v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smlmrn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1781-687X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139433155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8005-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05441661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Gehring" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Wichura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-17-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Monteiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Filhol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Drouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2025.100553" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Carmagnola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tranchant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Samaco&#239;ts" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2025.2473589" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Roussel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bavay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400362121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516216v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sourp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2314174" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Napoly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fructus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-7645-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-4691-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-4257-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neil Bird" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith K&#246;berl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Prettenthaler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01759-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3617-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reuter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Viallon-Galinier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Horton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec van Herwijnen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2021.103462" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7637" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheili" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1707-2022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kochendorfer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Earle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Rasmussen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Yang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0228.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1059-2022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#233;ne Favier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894285v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Sandells" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lowe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Essery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3086412" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lavigne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01838-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32501-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03664434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kotlarski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gobiet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olefs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rajczak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06303-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac9e6a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971724v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Del&#233;glise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Dodier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00776-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;ta Tschanz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01862-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirmin Philipp Ebner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Koch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Premier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Marin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hanzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3949-2021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668278v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Barrou Dumont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jugier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4975-2021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaumet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gall&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01830-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4335-2021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427450v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107306118" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289150v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac0b67" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401778v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dkengne Sielenou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2021.100344" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Carmagnola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Abegg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2021.100215" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abegg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demiroglu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rothleitner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01867-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433337v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2021.103276" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2021.100238" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Matiu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Crespi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bertoldi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1343-2021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552904v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio L&#243;pez Moreno" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Dur&#225;n&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6571" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051616v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Valla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5355-2020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135990v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102149" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964063v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Monti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2020.102995" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02533068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gerbaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Spandre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6724" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950067v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Adler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Balsiger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gr&#234;t-Regamey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Heinimann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huggel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd-journal-d-20-00045.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Techel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Col&#233;ou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2019.102910" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129849v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2961-2020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034644v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Largeron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00325" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903838v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106455" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03657925v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhae Sung Kim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Durand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baldo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Margulis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.03.016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404398v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Corona-Lozada" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107617" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320826v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vionnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.19" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610289v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spandre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verfaillie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1325-2019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610287v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44068-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03657896v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Di Mauro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Garzonio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Rossini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Filippa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1147-2019" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019047" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393134v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domin&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrere" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Madore" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001445" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327459v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-18-0606.1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03657919v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lejeune" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Panel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lapalus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-71-2019" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381104v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1367-2018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2018.0203" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668348v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mitterer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Ceaglio" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-2697-2018" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1249-2018" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976242v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-2393-2018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404619v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018wr022763" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894287v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Revuelto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecourt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Charrois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081171" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02979001v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenora Chau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Steyer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boivin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914729v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tuzet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2633-2017" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739566v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George-Marcelpoil" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-891-2017" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607307v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2017.09.004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326445v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3461-2017" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668338v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. L. d'Amboise" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#252;ller" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V. Schuler" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3547-2017" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937530v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4257-2017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388459v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avanzi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Michele" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ghezzi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10782" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJM5Q3FM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604708v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016041" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388769v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1021-2016-supplement" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606101v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George-Marcelpoil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2016.09.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4PX7FGD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606025v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jd025427" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634231v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-6471-2016" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01392026v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1495-2016" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267683v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-853-2016" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360591v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2016.01.002" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328484v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafaysse" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-2383-2015" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01320986v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Erbland" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L France" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Frey" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-12079-2015" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235680v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Domine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrere" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sarrazin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1265-2015" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602560v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2913" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122258v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Giraud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1673-2014" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600395v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2014.08.005" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K98Z2V54-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01011857v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietzel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdalla" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savarino" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3149-2014" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600024v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hagenmuller" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-014-0503-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930046v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50395" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968042v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Faroux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-929-2013" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326271v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1915-2013" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912616v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecomte" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massonnet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JAME.20039" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686978v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1307-3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GNP502B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620910v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Vicars" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Wagner" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erbland" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50680" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765476v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Erbland" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grannec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Patey" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216639110" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621011v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Frey" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6403-2013" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844613v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Calonne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geindreau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaffre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-939-2012" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844645v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-773-2012" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622105v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gallet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016647" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622588v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002000" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3B343A2FCA1DDFE87347D7229DA9AEEF219482A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561265v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W. Bottenheim" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013940" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422899v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klausen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilde" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pappalardo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.020" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413235v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Frey" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010696" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XHBRVSLQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381056v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Bhattacharya" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2917581" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389054v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161910" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424474v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Marion" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. von Glasow" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-7317-2008" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377484v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Tackett" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey E. Cavender" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Keil" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Shepson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007785" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177156v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavender" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Shepson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN07003" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377192v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Shepson" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421640v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374878v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. H&#246;nninger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Staebler" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Bottenheim" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022098" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228345v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boullot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Pesin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850623v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406542v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406329v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370374v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326229v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0249" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01098576v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>