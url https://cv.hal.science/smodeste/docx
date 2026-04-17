--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -583,256 +583,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser des albums jeunesse pour l’enseignement des grandeurs et de la mesure : une expérimentation en classe de CP avec l’album La très grande princesse</w:t>
+                <w:t xml:space="preserve">An Unplugged Didactical Situation on Cryptography between Informatics and Mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Antoine</w:t>
+                <w:t xml:space="preserve">Evmorfia-Iro Bartzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sbaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informatics in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.25-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/infedu.2024.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488620v1</w:t>
+                <w:t xml:space="preserve">hal-04184262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unplugged Didactical Situation on Cryptography between Informatics and Mathematics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Sbaraglia</w:t>
+                <w:t xml:space="preserve">Utiliser des albums jeunesse pour l’enseignement des grandeurs et de la mesure : une expérimentation en classe de CP avec l’album La très grande princesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.41-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184262v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle d’un logiciel dans la transposition didactique du concept d’algorithme : le cas du logiciel AlgoBox en France et des programmes du lycée entre 2009 et 2019</w:t>
               </w:r>
@@ -895,234 +895,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04130761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des assistants de preuves pour l’enseignement en L1</w:t>
+                <w:t xml:space="preserve">Poignées de main en couple - Solutions et développements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Kerjean</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Modeste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 174</w:t>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117, pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979238v1</w:t>
+                <w:t xml:space="preserve">hal-04220788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poignées de main en couple - Solutions et développements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des assistants de preuves pour l’enseignement en L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kerjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mayero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dupont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoé Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 117, pp.100-111</w:t>
+              <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220788v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte l’épistémologie de l’algorithme. Quels apports d’un modèle de conceptions ? Quelle transposition didactique ?</w:t>
               </w:r>
@@ -1562,222 +1562,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des carrés, encore des carrés…</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fini et infini, entre mathématiques et informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et apprentissage de l’infini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA Éditions, pp.103-128, 2025, Enseigner les sciences, 978-2-7598-3798-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14ubf⟩</w:t>
+              <w:t xml:space="preserve">, UGA Éditions, pp.131-154, 2025, Enseigner les sciences, 978-2-37747-567-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14uaz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312393v1</w:t>
+                <w:t xml:space="preserve">hal-05312384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fini et infini, entre mathématiques et informatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des carrés, encore des carrés…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Boulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ciavaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et apprentissage de l’infini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA Éditions, pp.131-154, 2025, Enseigner les sciences, 978-2-37747-567-4. </w:t>
+              <w:t xml:space="preserve">, UGA Éditions, pp.103-128, 2025, Enseigner les sciences, 978-2-7598-3798-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14uaz⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14ubf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312384v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence and Relevance Relating to Mathematics and Other Disciplines</w:t>
               </w:r>
@@ -2031,51 +2031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactical issues at the interface of mathematics and computer science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,51 +2525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La TSD pour des situations d’apprentissage en informatique et à l’interface mathématiques-informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evmorfia-Iro Bartzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Esclafit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,523 +2614,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoin d'Un tout petit coup de main pour enseigner la masse ? Utilisation d'un album jeunesse aux cycles 1 et 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Students' perceptions of a Proof Assistant, in an introduction to proof course, in the first year of University mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Modeste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telling Science Drawing Science 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191846v1</w:t>
+                <w:t xml:space="preserve">hal-04944241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel d’enseignantes dans le cadre d’un dispositif collaboratif sur l’enseignement de la masse à partir d’albums jeunesse : place de la schématisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Besoin d'Un tout petit coup de main pour enseigner la masse ? Utilisation d'un album jeunesse aux cycles 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Bentahila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Edane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.113-121</w:t>
+              <w:t xml:space="preserve">Telling Science Drawing Science 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908025v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une cartographie des Situations d'Informatique débranchée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Lecocq Mage</w:t>
+                <w:t xml:space="preserve">Développement professionnel d’enseignantes dans le cadre d’un dispositif collaboratif sur l’enseignement de la masse à partir d’albums jeunesse : place de la schématisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.99-107</w:t>
+              <w:t xml:space="preserve">13èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.113-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482116v2</w:t>
+                <w:t xml:space="preserve">hal-04908025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students' perceptions of a Proof Assistant, in an introduction to proof course, in the first year of University mathematics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une cartographie des Situations d'Informatique débranchée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Lecocq Mage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944241v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482116v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptography as a field to foster interactions between mathematics and informatics, and algorithms. Analysis of a didactical situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evmorfia-Iro Bartzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sbaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.3001-3008</w:t>
@@ -3362,51 +3362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albums de littérature jeunesse et mathématiques Quels potentiels pour l’enseignement et l’apprentissage des grandeurs et de la mesure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3444,103 +3444,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et organisation d'une situation didactique en cryptographie [atelier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evmorfia-Iro Bartzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Modeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sbaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 9 – DidaSTIC – 9ème colloque francophone de didactique de l’informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3559,463 +3559,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse didactique d’un jeu de recherche : vers une situation fondamentale pour la complexité d’algorithmes et de problèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Meyer</w:t>
+                <w:t xml:space="preserve">ResCo : un dispositif et des situations pour travailler la modélisation mathématique en classe. L'exemple d'un problème industriel d'optimisation de découpes de vitres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lavolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 8 – DidaSTIC, L’informatique, objets d’enseignements – enjeux épistémologiques, didactiques et de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">CIEAEM 71</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Braga, Portugal. pp.527-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014372v1</w:t>
+                <w:t xml:space="preserve">hal-03121694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récurrence et récursivité: analyses de preuves de chercheurs dans une perspective didactique à l'interface mathématiques-informatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leon</w:t>
+                <w:t xml:space="preserve">Analyse didactique d’un jeu de recherche : vers une situation fondamentale pour la complexité d’algorithmes et de problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDRUM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie. pp.368-377</w:t>
+              <w:t xml:space="preserve">Didapro 8 – DidaSTIC, L’informatique, objets d’enseignements – enjeux épistémologiques, didactiques et de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113854v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborations Between Teachers and With Academics in An Irem Group on Collaborative Problem-Solving Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
+                <w:t xml:space="preserve">Récurrence et récursivité: analyses de preuves de chercheurs dans une perspective didactique à l'interface mathématiques-informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI Study 25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal. pp.380-387</w:t>
+              <w:t xml:space="preserve">INDRUM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie. pp.368-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572440v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of situations fostering horizontal mathematization: benefits from epistemological analysis of experts’ practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Collaborations Between Teachers and With Academics in An Irem Group on Collaborative Problem-Solving Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEAEM 71</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Braga, Portugal. pp.139-150</w:t>
+              <w:t xml:space="preserve">ICMI Study 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal. pp.380-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121679v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ResCo : un dispositif et des situations pour travailler la modélisation mathématique en classe. L'exemple d'un problème industriel d'optimisation de découpes de vitres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lavolé</w:t>
+                <w:t xml:space="preserve">Design of situations fostering horizontal mathematization: benefits from epistemological analysis of experts’ practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEAEM 71</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Braga, Portugal. pp.527-530</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Braga, Portugal. pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121694v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERME anniversary panel on the occasion of the 20th birthday of the European Society for Research in Mathematics Education</w:t>
               </w:r>
@@ -4165,51 +4165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chappelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4264,51 +4264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborations et apprentissages au sein d'un dispositif de résolution de problèmes mathématiques en réseau : étude du dispositif ResCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4592,51 +4592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire entrer les élèves dans la mathématisation horizontale. Des « fictions réalistes » et un dispositif de « résolution collaborative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEAEM 69</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Berlin, Allemagne. pp.291-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5309,51 +5309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FD55529"/>
+    <w:nsid w:val="9AD1C765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5457,51 +5457,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B72FEC22"/>
+    <w:nsid w:val="DD98AD7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5605,51 +5605,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="ED486228"/>
+    <w:nsid w:val="5EDB76C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5842,51 +5842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smodeste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8578-9287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170791157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imag.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appam.icube.unistra.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://identitiesproject.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-SSMS-0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-CE38-0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esclafit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lodi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sbaraglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/infedu.2024.06" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130761v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.0481" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Le&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.14.93" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Demailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ciavaldini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ubf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14uaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Gim&#233;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lupi&#225;&#241;ez G&#243;mez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Carvalho E Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13548-4_11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Rafalska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Stephens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_12-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/epistemologie-didactique.html#" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia van Borkulo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Medov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zenkl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bentahila" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Edane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jalabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Justo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482116v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lecocq Mage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Medova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697943v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749474v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03916810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavol&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Krainer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Palm&#233;r" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chappelon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47286-7_17" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Balicco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rojas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00783294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smodeste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8578-9287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170791157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imag.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appam.icube.unistra.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://identitiesproject.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-SSMS-0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-CE38-0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esclafit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lodi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sbaraglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/infedu.2024.06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130761v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.0481" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Le&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.14.93" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14uaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Demailly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ciavaldini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ubf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Gim&#233;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lupi&#225;&#241;ez G&#243;mez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Carvalho E Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13548-4_11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Rafalska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Stephens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_12-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/epistemologie-didactique.html#" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia van Borkulo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Medov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zenkl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bentahila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Edane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jalabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Justo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482116v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lecocq Mage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Medova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697943v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749474v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03916810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavol&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113854v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572440v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Krainer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Palm&#233;r" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chappelon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47286-7_17" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Balicco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rojas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00783294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>