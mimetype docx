--- v2 (2026-04-17)
+++ v3 (2026-05-08)
@@ -1102,282 +1102,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte l’épistémologie de l’algorithme. Quels apports d’un modèle de conceptions ? Quelle transposition didactique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récurrence et récursivité à l'interface des mathématiques et de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (3), pp.363-404</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, pp.45-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161044v1</w:t>
+                <w:t xml:space="preserve">hal-04161059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nim like game and a machine that plays it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Esclafit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching Mathematics and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (4), pp.317-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5485/TMCS.2020.0481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récurrence et récursivité à l'interface des mathématiques et de l'informatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prendre en compte l’épistémologie de l’algorithme. Quels apports d’un modèle de conceptions ? Quelle transposition didactique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 119, pp.45-63</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.363-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161059v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche didactique de l’informatique scolaire - Notes de lecture</w:t>
               </w:r>
@@ -1562,222 +1562,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fini et infini, entre mathématiques et informatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des carrés, encore des carrés…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Boulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ciavaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et apprentissage de l’infini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA Éditions, pp.131-154, 2025, Enseigner les sciences, 978-2-37747-567-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14uaz⟩</w:t>
+              <w:t xml:space="preserve">, UGA Éditions, pp.103-128, 2025, Enseigner les sciences, 978-2-7598-3798-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ubf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312384v1</w:t>
+                <w:t xml:space="preserve">hal-05312393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des carrés, encore des carrés…</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fini et infini, entre mathématiques et informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et apprentissage de l’infini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA Éditions, pp.103-128, 2025, Enseigner les sciences, 978-2-7598-3798-4. </w:t>
+              <w:t xml:space="preserve">, UGA Éditions, pp.131-154, 2025, Enseigner les sciences, 978-2-37747-567-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14ubf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14uaz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312393v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence and Relevance Relating to Mathematics and Other Disciplines</w:t>
               </w:r>
@@ -2142,238 +2142,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curriculum in France: A National Frame in Transition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et application d'un modèle épistémologique en didactique. L'exemple du concept algorithme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">D. Thompson, M.A. Huntley, &amp; C. Suurtamm. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Bächtold; Viviane Durand-Guerrier; Valérie Munier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Perspectives on Mathematics Curriculum</w:t>
+              <w:t xml:space="preserve">Épistémologie &amp; didactique. Synthèses et études de cas en mathématiques et en sciences expérimentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.41-70, 2017, 978-1-64113-043-1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-144, 2017, 978-2-84867-603-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599059v1</w:t>
+                <w:t xml:space="preserve">hal-01812074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et application d'un modèle épistémologique en didactique. L'exemple du concept algorithme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curriculum in France: A National Frame in Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Manuel Bächtold; Viviane Durand-Guerrier; Valérie Munier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Thompson, M.A. Huntley, &amp; C. Suurtamm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémologie &amp; didactique. Synthèses et études de cas en mathématiques et en sciences expérimentales</w:t>
+              <w:t xml:space="preserve">International Perspectives on Mathematics Curriculum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-144, 2017, 978-2-84867-603-6</w:t>
+                <w:t xml:space="preserve">International Age Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-70, 2017, 978-1-64113-043-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812074v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2614,96 +2614,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students' perceptions of a Proof Assistant, in an introduction to proof course, in the first year of University mathematics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement professionnel d’enseignantes dans le cadre d’un dispositif collaboratif sur l’enseignement de la masse à partir d’albums jeunesse : place de la schématisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">13èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.113-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944241v1</w:t>
+                <w:t xml:space="preserve">hal-04908025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoin d'Un tout petit coup de main pour enseigner la masse ? Utilisation d'un album jeunesse aux cycles 1 et 2</w:t>
               </w:r>
@@ -2808,247 +2834,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel d’enseignantes dans le cadre d’un dispositif collaboratif sur l’enseignement de la masse à partir d’albums jeunesse : place de la schématisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Munier</w:t>
+                <w:t xml:space="preserve">Vers une cartographie des Situations d'Informatique débranchée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Lecocq Mage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.113-121</w:t>
+              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908025v1</w:t>
+                <w:t xml:space="preserve">hal-04482116v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une cartographie des Situations d'Informatique débranchée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Students' perceptions of a Proof Assistant, in an introduction to proof course, in the first year of University mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.99-107</w:t>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482116v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptography as a field to foster interactions between mathematics and informatics, and algorithms. Analysis of a didactical situation</w:t>
               </w:r>
@@ -3153,164 +3153,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the papers and posters of TWG11: Algorithmics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Kortenkamp</w:t>
+                <w:t xml:space="preserve">Albums de littérature jeunesse et mathématiques Quels potentiels pour l’enseignement et l’apprentissage des grandeurs et de la mesure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">Telling Science, Drawing Science 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808530v1</w:t>
+                <w:t xml:space="preserve">hal-04749474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation didactique autour d'un jeu de recherche : expérimentation en classes de NSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3326,139 +3287,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'informatique, objets d'enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ? Actes du colloque DIDAPRO 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Le Mans, France. pp.100-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albums de littérature jeunesse et mathématiques Quels potentiels pour l’enseignement et l’apprentissage des grandeurs et de la mesure ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Antoine</w:t>
+                <w:t xml:space="preserve">Introduction to the papers and posters of TWG11: Algorithmics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janka Medova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Rafalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kortenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telling Science, Drawing Science 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749474v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et organisation d'une situation didactique en cryptographie [atelier]</w:t>
               </w:r>
@@ -3559,138 +3559,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ResCo : un dispositif et des situations pour travailler la modélisation mathématique en classe. L'exemple d'un problème industriel d'optimisation de découpes de vitres</w:t>
+                <w:t xml:space="preserve">Récurrence et récursivité: analyses de preuves de chercheurs dans une perspective didactique à l'interface mathématiques-informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lavolé</w:t>
+                <w:t xml:space="preserve">Nicolas Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEAEM 71</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Braga, Portugal. pp.527-530</w:t>
+              <w:t xml:space="preserve">INDRUM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie. pp.368-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121694v1</w:t>
+                <w:t xml:space="preserve">hal-03113854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse didactique d’un jeu de recherche : vers une situation fondamentale pour la complexité d’algorithmes et de problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3706,609 +3706,609 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 8 – DidaSTIC, L’informatique, objets d’enseignements – enjeux épistémologiques, didactiques et de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récurrence et récursivité: analyses de preuves de chercheurs dans une perspective didactique à l'interface mathématiques-informatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leon</w:t>
+                <w:t xml:space="preserve">Collaborations Between Teachers and With Academics in An Irem Group on Collaborative Problem-Solving Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDRUM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie. pp.368-377</w:t>
+              <w:t xml:space="preserve">ICMI Study 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal. pp.380-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113854v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborations Between Teachers and With Academics in An Irem Group on Collaborative Problem-Solving Device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Design of situations fostering horizontal mathematization: benefits from epistemological analysis of experts’ practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI Study 25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal. pp.380-387</w:t>
+              <w:t xml:space="preserve">CIEAEM 71</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Braga, Portugal. pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572440v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of situations fostering horizontal mathematization: benefits from epistemological analysis of experts’ practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">ResCo : un dispositif et des situations pour travailler la modélisation mathématique en classe. L'exemple d'un problème industriel d'optimisation de découpes de vitres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lavolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Modeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEAEM 71</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Braga, Portugal. pp.139-150</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Braga, Portugal. pp.527-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121679v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERME anniversary panel on the occasion of the 20th birthday of the European Society for Research in Mathematics Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proof, reasoning and logic at the interface between Mathematics and Computer Science : toward a framework for analyzing problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Modeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Krainer</w:t>
+                <w:t xml:space="preserve">Sylvain Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Palmér</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paolo Boero</w:t>
+                <w:t xml:space="preserve">Jonathan Chappelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.81-98</w:t>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education (CERME11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.284-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436284v1</w:t>
+                <w:t xml:space="preserve">hal-02398483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof, reasoning and logic at the interface between Mathematics and Computer Science : toward a framework for analyzing problem solving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Modeste</w:t>
+                <w:t xml:space="preserve">ERME anniversary panel on the occasion of the 20th birthday of the European Society for Research in Mathematics Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Krainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Palmér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Beauvoir</w:t>
+                <w:t xml:space="preserve">Susanne Prediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Chappelon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolás León</w:t>
+                <w:t xml:space="preserve">Paolo Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education (CERME11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.284-291</w:t>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.81-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398483v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborations et apprentissages au sein d'un dispositif de résolution de problèmes mathématiques en réseau : étude du dispositif ResCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4592,51 +4592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire entrer les élèves dans la mathématisation horizontale. Des « fictions réalistes » et un dispositif de « résolution collaborative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEAEM 69</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Berlin, Allemagne. pp.291-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5309,51 +5309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AD1C765"/>
+    <w:nsid w:val="9C620B20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5457,51 +5457,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DD98AD7B"/>
+    <w:nsid w:val="41D9077D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5605,51 +5605,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5EDB76C3"/>
+    <w:nsid w:val="755A71EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5842,51 +5842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smodeste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8578-9287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170791157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imag.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appam.icube.unistra.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://identitiesproject.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-SSMS-0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-CE38-0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esclafit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lodi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sbaraglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/infedu.2024.06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130761v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.0481" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Le&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.14.93" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14uaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Demailly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ciavaldini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ubf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Gim&#233;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lupi&#225;&#241;ez G&#243;mez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Carvalho E Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13548-4_11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Rafalska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Stephens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_12-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/epistemologie-didactique.html#" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia van Borkulo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Medov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zenkl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bentahila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Edane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jalabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Justo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482116v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lecocq Mage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Medova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697943v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749474v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03916810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavol&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113854v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572440v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Krainer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Palm&#233;r" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chappelon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47286-7_17" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Balicco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rojas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00783294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smodeste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8578-9287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170791157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imag.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appam.icube.unistra.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://identitiesproject.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-SSMS-0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-CE38-0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esclafit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lodi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sbaraglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/infedu.2024.06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130761v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Le&#243;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.0481" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.14.93" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Demailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ciavaldini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ubf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14uaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Gim&#233;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lupi&#225;&#241;ez G&#243;mez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Carvalho E Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13548-4_11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Rafalska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Stephens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_12-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/epistemologie-didactique.html#" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia van Borkulo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Medov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zenkl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bentahila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Edane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jalabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Justo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482116v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lecocq Mage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697943v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Medova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03916810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavol&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chappelon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Krainer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Palm&#233;r" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47286-7_17" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Balicco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rojas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00783294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>