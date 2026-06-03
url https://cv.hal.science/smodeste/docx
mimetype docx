--- v3 (2026-05-08)
+++ v4 (2026-06-03)
@@ -895,489 +895,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04130761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poignées de main en couple - Solutions et développements</w:t>
+                <w:t xml:space="preserve">Utilisation des assistants de preuves pour l’enseignement en L1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dupont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Kerjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mayero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 117, pp.100-111</w:t>
+              <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220788v1</w:t>
+                <w:t xml:space="preserve">hal-03979238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des assistants de preuves pour l’enseignement en L1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poignées de main en couple - Solutions et développements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Mesnil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Modeste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 174</w:t>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117, pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979238v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récurrence et récursivité à l'interface des mathématiques et de l'informatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nim like game and a machine that plays it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Esclafit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Modeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás León</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Modeste</w:t>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Teaching Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (4), pp.317-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5485/TMCS.2020.0481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161059v1</w:t>
+                <w:t xml:space="preserve">hal-04161081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nim like game and a machine that plays it</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prendre en compte l’épistémologie de l’algorithme. Quels apports d’un modèle de conceptions ? Quelle transposition didactique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching Mathematics and Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.363-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161081v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte l’épistémologie de l’algorithme. Quels apports d’un modèle de conceptions ? Quelle transposition didactique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récurrence et récursivité à l'interface des mathématiques et de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (3), pp.363-404</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, pp.45-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161044v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche didactique de l’informatique scolaire - Notes de lecture</w:t>
               </w:r>
@@ -1706,362 +1706,375 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et apprentissage de l’infini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA Éditions, pp.131-154, 2025, Enseigner les sciences, 978-2-37747-567-4. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-154, 2025, Enseigner les sciences, 978-2-37747-567-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14uaz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence and Relevance Relating to Mathematics and Other Disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Giménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Lupiáñez Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Carvalho E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shimizu, Y.; Vithal R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics Curriculum Reforms Around the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.151-172, 2023, New ICMI Study Series, 978-3-031-13547-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-13548-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Thinking and Mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Broley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Rafalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birgit Pepin; Ghislaine Gueudet; Jeff Choppin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Digital Resources in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-38, 2023, Springer International Handbooks of Education, 978-3-030-95060-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-95060-6_12-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactical issues at the interface of mathematics and computer science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2080,469 +2093,469 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proof Technology in Mathematics Research and Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-138, 2019, Mathematics Education in the Digital Era, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28483-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et application d'un modèle épistémologique en didactique. L'exemple du concept algorithme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curriculum in France: A National Frame in Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Manuel Bächtold; Viviane Durand-Guerrier; Valérie Munier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Thompson, M.A. Huntley, &amp; C. Suurtamm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémologie &amp; didactique. Synthèses et études de cas en mathématiques et en sciences expérimentales</w:t>
+              <w:t xml:space="preserve">International Perspectives on Mathematics Curriculum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Age Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-70, 2017, 978-1-64113-043-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01812074v1</w:t>
+                <w:t xml:space="preserve">hal-01599059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curriculum in France: A National Frame in Transition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et application d'un modèle épistémologique en didactique. L'exemple du concept algorithme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">D. Thompson, M.A. Huntley, &amp; C. Suurtamm. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Bächtold; Viviane Durand-Guerrier; Valérie Munier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Perspectives on Mathematics Curriculum</w:t>
+              <w:t xml:space="preserve">Épistémologie &amp; didactique. Synthèses et études de cas en mathématiques et en sciences expérimentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-144, 2017, 978-2-84867-603-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Age Publishing</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01599059v1</w:t>
+                <w:t xml:space="preserve">hal-01812074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the papers of TWG11: Teaching and learning of discrete and computational mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia van Borkulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Kortenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janka Medová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Zenkl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La TSD pour des situations d’apprentissage en informatique et à l’interface mathématiques-informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2584,73 +2597,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à l’œuvre de Guy Brousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.144-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement professionnel d’enseignantes dans le cadre d’un dispositif collaboratif sur l’enseignement de la masse à partir d’albums jeunesse : place de la schématisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2679,392 +2692,392 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres scientifiques de l'ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.113-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoin d'Un tout petit coup de main pour enseigner la masse ? Utilisation d'un album jeunesse aux cycles 1 et 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bentahila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Edane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Justo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telling Science Drawing Science 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une cartographie des Situations d'Informatique débranchée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Lecocq Mage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482116v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students' perceptions of a Proof Assistant, in an introduction to proof course, in the first year of University mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptography as a field to foster interactions between mathematics and informatics, and algorithms. Analysis of a didactical situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3123,155 +3136,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.3001-3008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albums de littérature jeunesse et mathématiques Quels potentiels pour l’enseignement et l’apprentissage des grandeurs et de la mesure ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Antoine</w:t>
+                <w:t xml:space="preserve">Introduction to the papers and posters of TWG11: Algorithmics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janka Medova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Rafalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kortenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telling Science, Drawing Science 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749474v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation didactique autour d'un jeu de recherche : expérimentation en classes de NSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3287,194 +3339,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'informatique, objets d'enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ? Actes du colloque DIDAPRO 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Le Mans, France. pp.100-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the papers and posters of TWG11: Algorithmics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Kortenkamp</w:t>
+                <w:t xml:space="preserve">Albums de littérature jeunesse et mathématiques Quels potentiels pour l’enseignement et l’apprentissage des grandeurs et de la mesure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">Telling Science, Drawing Science 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808530v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et organisation d'une situation didactique en cryptographie [atelier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evmorfia-Iro Bartzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3529,1424 +3542,1424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 9 – DidaSTIC – 9ème colloque francophone de didactique de l’informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récurrence et récursivité: analyses de preuves de chercheurs dans une perspective didactique à l'interface mathématiques-informatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leon</w:t>
+                <w:t xml:space="preserve">Analyse didactique d’un jeu de recherche : vers une situation fondamentale pour la complexité d’algorithmes et de problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDRUM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie. pp.368-377</w:t>
+              <w:t xml:space="preserve">Didapro 8 – DidaSTIC, L’informatique, objets d’enseignements – enjeux épistémologiques, didactiques et de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113854v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse didactique d’un jeu de recherche : vers une situation fondamentale pour la complexité d’algorithmes et de problèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Meyer</w:t>
+                <w:t xml:space="preserve">Récurrence et récursivité: analyses de preuves de chercheurs dans une perspective didactique à l'interface mathématiques-informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 8 – DidaSTIC, L’informatique, objets d’enseignements – enjeux épistémologiques, didactiques et de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">INDRUM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie. pp.368-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014372v1</w:t>
+                <w:t xml:space="preserve">hal-03113854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborations Between Teachers and With Academics in An Irem Group on Collaborative Problem-Solving Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI Study 25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal. pp.380-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of situations fostering horizontal mathematization: benefits from epistemological analysis of experts’ practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEAEM 71</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Braga, Portugal. pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ResCo : un dispositif et des situations pour travailler la modélisation mathématique en classe. L'exemple d'un problème industriel d'optimisation de découpes de vitres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lavolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEAEM 71</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Braga, Portugal. pp.527-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof, reasoning and logic at the interface between Mathematics and Computer Science : toward a framework for analyzing problem solving</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ERME anniversary panel on the occasion of the 20th birthday of the European Society for Research in Mathematics Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Chappelon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolás León</w:t>
+                <w:t xml:space="preserve">Konrad Krainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Palmér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Prediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education (CERME11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.284-291</w:t>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.81-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398483v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERME anniversary panel on the occasion of the 20th birthday of the European Society for Research in Mathematics Education</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Susanne Prediger</w:t>
+                <w:t xml:space="preserve">Proof, reasoning and logic at the interface between Mathematics and Computer Science : toward a framework for analyzing problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Boero</w:t>
+                <w:t xml:space="preserve">Sylvain Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chappelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.81-98</w:t>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education (CERME11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.284-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436284v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborations et apprentissages au sein d'un dispositif de résolution de problèmes mathématiques en réseau : étude du dispositif ResCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete mathematics at university level. Interfacing mathematics, computer science and arithmetic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RELATIONS BETWEEN MATHEMATICS AND COMPUTER SCIENCE IN THE FRENCH SECONDARY SCHOOL: A DEVELOPING CURRICULUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDRUM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway. pp.255-264</w:t>
+              <w:t xml:space="preserve">ICMI STUDY 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849537v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RELATIONS BETWEEN MATHEMATICS AND COMPUTER SCIENCE IN THE FRENCH SECONDARY SCHOOL: A DEVELOPING CURRICULUM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete mathematics at university level. Interfacing mathematics, computer science and arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI STUDY 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">INDRUM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway. pp.255-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184712v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmics in secondary school: A comparative study between Ukraine And France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Rafalska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.1634-1641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire entrer les élèves dans la mathématisation horizontale. Des « fictions réalistes » et un dispositif de « résolution collaborative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEAEM 69</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Berlin, Allemagne. pp.291-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Informatics on Mathematics and Its Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on History and Philosophy of Computing (HaPoC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Pisa, Italy. pp.243-255, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47286-7_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’algorithme pour quoi ? Quelles nouvelles questions pour les mathématiques ? Quels apports pour l’apprentissage de la preuve ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. pp.231-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES CAISSES DE DYNAMITE Un atelier de recherche Maths à modeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Marie Renée Gandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Balicco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jouer ou apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Appearance of Algorithms in Curricula a New Opportunity to Deal with the Proof?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4962,51 +4975,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Rzeszów, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5016,115 +5029,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpack and repack mathematical activity with pre-service teachers: A research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Konrad Krainer; Naďa Vondrová. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Prague, Czech Republic. pp.224-225, Proceedings of the Ninth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5134,114 +5147,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'algorithme pour quoi ? Quelles nouvelles questions pour les mathématiques ? Quels apports pour l'apprentissage de la preuve ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université de Grenoble, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00783294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5309,51 +5322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C620B20"/>
+    <w:nsid w:val="44A6FEB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5457,51 +5470,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41D9077D"/>
+    <w:nsid w:val="DBB4468C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5605,51 +5618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="755A71EC"/>
+    <w:nsid w:val="546875BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5842,51 +5855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smodeste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8578-9287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170791157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imag.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appam.icube.unistra.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://identitiesproject.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-SSMS-0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-CE38-0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esclafit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lodi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sbaraglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/infedu.2024.06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130761v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Le&#243;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.0481" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.14.93" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Demailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ciavaldini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ubf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14uaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Gim&#233;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lupi&#225;&#241;ez G&#243;mez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Carvalho E Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13548-4_11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Rafalska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Stephens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_12-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/epistemologie-didactique.html#" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia van Borkulo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Medov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zenkl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bentahila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Edane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jalabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Justo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482116v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lecocq Mage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697943v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Medova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03916810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavol&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chappelon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Krainer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Palm&#233;r" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47286-7_17" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Balicco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rojas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00783294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smodeste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8578-9287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170791157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imag.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appam.icube.unistra.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://identitiesproject.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-SSMS-0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-CE38-0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esclafit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lodi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sbaraglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/infedu.2024.06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130761v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.0481" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Le&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.14.93" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Demailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ciavaldini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ubf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/14uaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14uaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Gim&#233;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lupi&#225;&#241;ez G&#243;mez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Carvalho E Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13548-4_11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Rafalska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Stephens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_12-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/epistemologie-didactique.html#" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia van Borkulo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Medov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zenkl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193038v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bentahila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Edane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jalabert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Justo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482116v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lecocq Mage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Medova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697943v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03916810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavol&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436284v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Krainer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Palm&#233;r" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chappelon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47286-7_17" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Balicco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281116v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rojas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00783294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>