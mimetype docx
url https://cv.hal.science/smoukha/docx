--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -770,420 +770,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03850360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,4-bis[(substituted-aminomethyl)phenyl]quinoline, 1,3-bis[(substituted-aminomethyl)phenyl]isoquinoline and 2,4-bis[(substituted-aminomethyl)phenyl]quinazoline derivatives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxicity of Roots Methanolic Extract of Maytenus senegalensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Valle</w:t>
+                <w:t xml:space="preserve">Fatoumata Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittoria Milano</w:t>
+                <w:t xml:space="preserve">Pascale Marie Aimée Dozolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanita Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Absa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Journal of Toxicologie : current research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.011-016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428661v1</w:t>
+                <w:t xml:space="preserve">hal-04717842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carissa edulis and Gmelina arborea Reduce Cell Viability and Prevent Apoptosis in CaCO-2 and Hep-G2 Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Moukha</w:t>
+                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,4-bis[(substituted-aminomethyl)phenyl]quinoline, 1,3-bis[(substituted-aminomethyl)phenyl]isoquinoline and 2,4-bis[(substituted-aminomethyl)phenyl]quinazoline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Ganfon</w:t>
+                <w:t xml:space="preserve">Alessandra Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Mobio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+                <w:t xml:space="preserve">Vittoria Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Journal of Medicinal Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3923/rjmp.2020.156.166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.432-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1706502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364587v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity of Roots Methanolic Extract of Maytenus senegalensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carissa edulis and Gmelina arborea Reduce Cell Viability and Prevent Apoptosis in CaCO-2 and Hep-G2 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razack Osseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Bah</w:t>
+                <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Marie Aimée Dozolme</w:t>
+                <w:t xml:space="preserve">Habib Ganfon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cabral</w:t>
+                <w:t xml:space="preserve">Théophile Mobio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanita Touré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lam Absa</w:t>
+                <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Journal of Toxicologie : current research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Journal of Medicinal Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.156-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3923/rjmp.2020.156.166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717842v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximal composition, nutraceutical properties, and acute toxicity study of culinary-medicinal oyster mushroom powder, pleurotus ostreatus (agaricomycetes)</w:t>
               </w:r>
@@ -1722,51 +1722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia P. Melegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cátia R. S. de Carvalho Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboudoulatif Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eklu-Gadegbeku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,51 +1969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism disorders, lymphocytes cells death, and renal toxicity induced by very low levels of deoxynivalenol and fumonisin b1 alone or in combination following 7 days oral administration to mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular contribution to the assessment of the Tricholoma equestre species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Férandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,51 +2525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia P. Melegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radovan Popovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,51 +2646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The agaricus bisporus cox1 gene: the longest mitochondrial gene and the largest reservoir of mitochondrial group I introns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Férandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,561 +2761,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined cytotoxicity and genotoxicity of a marine toxin and seafood contaminant metal ions (Chromium and cadmium)</w:t>
+                <w:t xml:space="preserve">The cytotoxicity and genotoxicity of okadaic acid are cell-line dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Souid-Mensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile A. Mobio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khira Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20304⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (8), pp.1338-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2008.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655523v1</w:t>
+                <w:t xml:space="preserve">hal-02666560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the cytotoxicity and genotoxicity of extracts of mussels originating from Moroccan Atlantic coast, in human colonic epithelial cells Caco-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Moustaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile A. Mobio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkhalid Essamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (4), pp.539-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tox.20364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domoic acid induces direct DNA damage and apoptosis in Caco-2 cells: Recent advances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Combined cytotoxicity and genotoxicity of a marine toxin and seafood contaminant metal ions (Chromium and cadmium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Souid-Mensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. E. Creppy</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khira Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (6), pp.657 - 663. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20361⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.20304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666916v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cytotoxicity and genotoxicity of okadaic acid are cell-line dependent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Domoic acid induces direct DNA damage and apoptosis in Caco-2 cells: Recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Carvalho Pinto-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edmond E. Creppy</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. G. Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 (8), pp.1338-1344. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (6), pp.657 - 663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2008.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tox.20361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666560v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of combinations of Fusarium mycotoxins on the inhibition of macromolecular synthesis, malondialdehyde levels, DNA methylation and fragmentation, and viability in Caco-2 cells</w:t>
               </w:r>
@@ -3327,64 +3327,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Mobio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Creppy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3437,364 +3437,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of domoic acid and okadaic acid induced - chromosomal abnormalities in the CACO-2 cell line</w:t>
+                <w:t xml:space="preserve">CO-OCCURRENCE OF AFLATOXIN B1, FUMONISIN B1, OCHRATOXIN A AND ZEARALENONE IN CEREALS AND PEANUTS IN COTE D'IVOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinto-Silva Carvalho</w:t>
+                <w:t xml:space="preserve">Béatrice Sangare-Tigori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Moukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Catia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Betbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (10), pp.1000-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02652030500415686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654984v1</w:t>
+                <w:t xml:space="preserve">hal-00577568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO-OCCURRENCE OF AFLATOXIN B1, FUMONISIN B1, OCHRATOXIN A AND ZEARALENONE IN CEREALS AND PEANUTS IN COTE D'IVOIRE</w:t>
+                <w:t xml:space="preserve">Comparative study of domoic acid and okadaic acid induced - chromosomal abnormalities in the CACO-2 cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Sangare-Tigori</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Pinto-Silva Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Catia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Creppy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (1), pp.4-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577568v1</w:t>
+                <w:t xml:space="preserve">hal-02654984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochratoxin A in human blood in Abidjan, Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sangare-Tigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djédjé Sébastien Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (8), pp.894-900. </w:t>
@@ -3844,90 +3844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary survey of ochratoxin A in millet, maize, rice and peanuts in Côte d'Ivoire from 1998 to 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sangare-Tigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Dem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djédjé Sébastien Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3963,415 +3963,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous production of a laccase from the basidiomycete Pycnoporus cinnabarinus in the dimorphic yeast Yarrowia lipolytica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of cyotoxicity and oxidative stress induced by deoxynivalenol, zearalenone or fumonisin B1 in human intestinal cell line Caco-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Mobio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Madzak</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Isabelle Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel M. Asther</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.femsyr.2004.10.009⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 213 (1-2), pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2005.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682078v1</w:t>
+                <w:t xml:space="preserve">hal-02682389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much should we involve genetic and environmental factors in the risk assessment of mycotoxins in humans ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Heterologous production of a laccase from the basidiomycete Pycnoporus cinnabarinus in the dimorphic yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Madzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Otterbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chamkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosaria Carratu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel M. Asther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.635-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsyr.2004.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681089v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of cyotoxicity and oxidative stress induced by deoxynivalenol, zearalenone or fumonisin B1 in human intestinal cell line Caco-2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">How much should we involve genetic and environmental factors in the risk assessment of mycotoxins in humans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Creppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosaria Carratu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.186-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682389v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effects of fumonisin B1 and ochratoxin A : are in vitro cytotoxicity data predictive of in vivo acute toxicity ?</w:t>
               </w:r>
@@ -4383,77 +4383,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Chiarappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Borracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 201 (1-3), pp.115-123. </w:t>
@@ -4542,51 +4542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Landazuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and expression in phospholipid containing cultures of the gene encoding the specific phosphatidylglycerol/phosphatidylinositol transfer protein from Aspergillus oryzae : evidence that the pg/pi-tp is tandemly arranged with the putative 3-ketoacyl-CoA thiolase gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,51 +4770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of Pycnoporus cinnabarinus strains for laccase production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Herpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4930,51 +4930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 267, pp.1619-1625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Herpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5387,51 +5387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and expression of the cDNA encoding a new kind of phospholipid transfer protein, the phosphatidylglycerol/phosphatidylinositol transfer protein from Aspergillus oryzae : evidence of a putative membrane targeted phospholipid transfer protein in fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5521,51 +5521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13, pp.65-71. </w:t>
@@ -5609,398 +5609,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic pathways of biotransformation and biosynthesis of aromatic compounds for the flavour industry by the basidiomycete Pycnoporus cinnabarinus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of a phosphatidylglycerol-phosphatidylinositol transfer protein in Aspergillus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micologia Neotropical Aplicada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11, pp.69-76</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.945-953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683960v1</w:t>
+                <w:t xml:space="preserve">hal-00302432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of a phosphatidylglycerol/phosphatidylinositol transfer protein in Aspergillus oryzae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic pathways of biotransformation and biosynthesis of aromatic compounds for the flavour industry by the basidiomycete Pycnoporus cinnabarinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 44, pp.945-953</w:t>
+              <w:t xml:space="preserve">Micologia Neotropical Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11, pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691149v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of a phosphatidylglycerol-phosphatidylinositol transfer protein in Aspergillus oryzae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Record</w:t>
+                <w:t xml:space="preserve">Localization of a phosphatidylglycerol/phosphatidylinositol transfer protein in Aspergillus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.D. Marion</w:t>
+                <w:t xml:space="preserve">D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, pp.945-953</w:t>
+              <w:t xml:space="preserve">, 1998, 44, pp.945-953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00302432v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic treatment with manganese peroxidase from Phanerochaete chrysosporium for enhancing wheat straw pulp characteristics</w:t>
               </w:r>
@@ -6018,416 +6018,416 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit-Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ruel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Katia Catherine Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, pp.549-556</w:t>
+              <w:t xml:space="preserve">, 1997, 51 (6), pp.549-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00309840v1</w:t>
+                <w:t xml:space="preserve">hal-02690722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of static and agitated immobilized cultures of Phanerochaete chrysosporium for the degradation of pentachlorophenol and its metabolite pentachloroanisole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzymatic treatment with manganese peroxidase from Phanerochaete chrysosporium for enhancing wheat straw pulp characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit-Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Laugero</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">K. Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 43, pp.378-383</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.549-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695460v1</w:t>
+                <w:t xml:space="preserve">hal-00309840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic treatment with manganese peroxidase from Phanerochaete chrysosporium for enhancing wheat straw pulp characteristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Petit-Conil</w:t>
+                <w:t xml:space="preserve">Comparison of static and agitated immobilized cultures of Phanerochaete chrysosporium for the degradation of pentachlorophenol and its metabolite pentachloroanisole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Laugero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Catherine Ruel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcel Asther</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 51 (6), pp.549-556</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 43, pp.378-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690722v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective hyperproduction of manganese peroxidases by &amp;lt;em&amp;gt;Phanerochaete chrysosporium&amp;lt;/em&amp;gt; I-1512 immobilized on nylon net in a bubble-column reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Laugero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Calude Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6516,51 +6516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of subcellular membranes of the secretory pathway from the peroxidase-producing white-rot fungus Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,51 +6628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased endoplasmic reticulum content of Phanerochaete chrysosporium INA-12 by inositol phospholipid precursor in relation to peroxydase excretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 36 (2), pp.265-269</w:t>
@@ -6766,51 +6766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of peroxidase secretion and subcellular organization of Pharenochaete chrysosporium INA-12 in the presence of various soybean phospholipid fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghyczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7029,277 +7029,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenoxy)methyl]benzene derivatives and Evaluation of their Antimalarial Activity</w:t>
+                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celeste Damiani</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée Scientifique du Département Sciences et Technologies pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Sciences et Technologies pour la Santé, Nov 2023, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">9. International Electonic Conference on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667582v1</w:t>
+                <w:t xml:space="preserve">hal-04651640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
+                <w:t xml:space="preserve">Design, Synthesis of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenoxy)methyl]benzene derivatives and Evaluation of their Antimalarial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Damiani</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Electonic Conference on Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, En Ligne, France</w:t>
+              <w:t xml:space="preserve">5ème Journée Scientifique du Département Sciences et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Sciences et Technologies pour la Santé, Nov 2023, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651640v1</w:t>
+                <w:t xml:space="preserve">hal-04667582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, biophysical and antiprotozoal evaluation of new promising 2,9-bis[(substituted-aminomethyl)]-4,7-phenyl-1,10-phenanthroline derivatives by targeting G-quadruplex</w:t>
               </w:r>
@@ -7410,77 +7410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary metabolites as potential therapeutical molecules and toxicants produced by fungal factories : focus on Agaricus subrufescens and Fusarium verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. international conference on applied microbiology and beneficial microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7531,51 +7531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboudoulatif Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Dozolme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7613,77 +7613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhexamethylene biguanide displays similar mechanism of action to anti-diabetes biguanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in Environment health sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jackson state university, Mar 2018, Jackson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7734,51 +7734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboudoulatif Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Dozolme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7816,77 +7816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhexamethylene biguanide displays similar mechanism of action to anti-diabetes biguanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in Environment health sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jackson state university, Sep 2017, Jackson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7905,622 +7905,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiophasic metabolism shift localization at mycelial and hyphal levels case of mycotoxin biosyntheses and secretion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale M.A. Dozolme</w:t>
+                <w:t xml:space="preserve">Leveraging Idiophasic metabolism shift localization at mycelial and hyphal levels: case of mycotoxin biosynthesis and secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Fungal Multicellular Development</w:t>
+              <w:t xml:space="preserve">ECFG13 – Fusarium Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793234v1</w:t>
+                <w:t xml:space="preserve">hal-02801471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Idiophasic metabolism shift localization at mycelial and hyphal levels: case of mycotoxin biosynthesis and secretion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+                <w:t xml:space="preserve">Idiophasic metabolism shift localization at mycelial and hyphal levels case of mycotoxin biosyntheses and secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale M.A. Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECFG13 – Fusarium Workshop</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Fungal Multicellular Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801471v1</w:t>
+                <w:t xml:space="preserve">hal-02793234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro antioxidant and cytoprotective effects of hot-water extracts of the oyster mushroom Pleurotus ostreatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laccase production by Pleurotus spp. using solid-state fermentation: polyphenols biotransformation and antioxidant potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Bermúdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaime-Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Morris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Llauradó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Medicinal Mushroom Conference (8IMMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Manizales, Colombia</w:t>
+              <w:t xml:space="preserve">ISANH Antioxidant World Congress 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739454v1</w:t>
+                <w:t xml:space="preserve">hal-02799099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccase production by Pleurotus spp. using solid-state fermentation: polyphenols biotransformation and antioxidant potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mushrooms as an exciting and innovative source of natural antioxidants: the case of the oyster basidiomycete Pleurotus ostreatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Moukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora García</w:t>
+                <w:t xml:space="preserve">R.I. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.C. Bermúdez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H.J. Morris</w:t>
+                <w:t xml:space="preserve">P.I. Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISANH Antioxidant World Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799099v1</w:t>
+                <w:t xml:space="preserve">hal-02792798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mushrooms as an exciting and innovative source of natural antioxidants: the case of the oyster basidiomycete Pleurotus ostreatus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">In vitro antioxidant and cytoprotective effects of hot-water extracts of the oyster mushroom Pleurotus ostreatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.I. Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.I. Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Llauradó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISANH Antioxidant World Congress 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">8. International Medicinal Mushroom Conference (8IMMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Manizales, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792798v1</w:t>
+                <w:t xml:space="preserve">hal-02739454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruta crítica para el desarrollo de productos farmacéuticos a partir de hongos comestibles y medicinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Llauradó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8528,51 +8528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebeque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.I. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Congreso Latino-Americano sobre Métodos Alternativos en los Ensayos, la Investigación, la Industria y la Educación COLAMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Varadero, Cuba</w:t>
@@ -8601,64 +8601,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mushrooms in Cuba Eastern region: a look through the immunological window of the biotechnology´s garden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.C. Bermúdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Llauradó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8726,77 +8726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety evaluation of Agaricus subrufescens varieties and their products of therarpeutic interest or for disease prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Férandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Mobio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8828,96 +8828,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets individuels et effets combinés des principales toxines de Fusarium après un traitement de 7 jours chez la souris</w:t>
+                <w:t xml:space="preserve">Effets individuels et effets combinés des principales toxines de Fusarium in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Creepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James H. Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Mobio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosaria Carratu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8925,120 +8925,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Scientifique : Progrès et Perspectives de la recherche sur les mycotoxines de Fusarium dans les céréales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Sep 2007, Arcachon, France. 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755998v1</w:t>
+                <w:t xml:space="preserve">hal-02756782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets individuels et effets combinés des principales toxines de Fusarium in vitro</w:t>
+                <w:t xml:space="preserve">Effets individuels et effets combinés des principales toxines de Fusarium après un traitement de 7 jours chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Creepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James H. Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Mobio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosaria Carratu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9046,51 +9046,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Scientifique : Progrès et Perspectives de la recherche sur les mycotoxines de Fusarium dans les céréales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Sep 2007, Arcachon, France. 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756782v1</w:t>
+                <w:t xml:space="preserve">hal-02755998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9108,51 +9108,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusarium verticillioides, un réservoir à fumonisines FB1 pour la guerre chimique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9246,90 +9246,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative methods for the evaluation of antioxidant and cytoprotective activity of aqueous extracts of fruiting bodies of Pleurotus sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.I. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Congreso Latino-Americano sobre Métodos Alternativos en los Ensayos, la Investigación, la Industria y la Educación COLAMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Varadero, Cuba. 2015</w:t>
@@ -9649,90 +9649,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of the action of ligninolytic enzymes on high yield pulp fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9956,51 +9956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Agnamey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc3030035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc2030033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razack Osseni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ganfon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mobio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/rjmp.2020.156.166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marie Aim&#233;e Dozolme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanita Tour&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Absa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Lebeque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto J. Morris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaixa Beltran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Llaurado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaime-Perraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushrooms.v20.i12.60" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto J Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaixa Beltr&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Llaurad&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L Batista" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaime Perraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijpni.2017.03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Llaurad&#243;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Morris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamayo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebeque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2014.983918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia P. Melegari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia R. S. de Carvalho Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Creppy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Matias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2015.1072069" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudoulatif Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklu-Gadegbeku" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110808069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Kouadio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gnakri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0971-6580.121673" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beroard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZW65XPC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komsit Wisitrassameewong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Karunarathna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naritsada Thongklang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruilin Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2012.01.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00694974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure S&#233;randour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ledreux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Derick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Augier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6028-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DVV18C9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Popovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Creepy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benedetto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castroviejo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Souid-Mensi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira Maaroufi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20304" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Nasser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Moustaid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile A. Mobio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalid Essamadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20364" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HGRR08M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Carvalho Pinto-Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. Matias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Creppy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20361" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2782FD8679A6BF29D44A9E12880ECA9F8622B51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.03.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K6FQNM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kouadio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Creppy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2006.09.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-372MZWH6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654984v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto-Silva Carvalho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Matias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sangare-Tigori" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Betbeder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500415686" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668527v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;dj&#233; S&#233;bastien Dano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2006.03.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9XND1N4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Dem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Otterbein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2004.10.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bacha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Carratu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudrimont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.05.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN6Z82H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675509v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Chiarappa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Borracci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2004.04.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQSH1S2N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Micard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landazuri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.2001.0856" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWZVJXG6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Herpoel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage Meessen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sigoillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Otterbein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longhi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685413v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chereau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stentelaire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0268-005X(98)00072-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2L6JH7M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691149v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302432v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Record" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Marion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit-Conil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ruel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comtat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695460v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Laugero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Asther" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690722v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Catherine Ruel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Calude Sigoillot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00178608" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CE45AE1BDFD7C2309C097F9F29932B550F65CF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712571v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710143v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capdevila" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghyczy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theilleux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Damiani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667582v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651640v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654165v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Creppy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Dozolme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654160v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E Creppy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784894v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801471v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739454v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Aguirre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Morris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Batista" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799099v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Garc&#237;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792798v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794161v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755998v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Creepy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Kouadio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosaria Carratu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756782v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800572v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasquez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armando" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795343v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa C. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118944653.ch5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307639v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gazza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joseleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302523v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/30/25/23/PDF/P98-26.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Agnamey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc3030035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc2030033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marie Aim&#233;e Dozolme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanita Tour&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Absa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razack Osseni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ganfon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mobio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/rjmp.2020.156.166" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Lebeque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto J. Morris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaixa Beltran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Llaurado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaime-Perraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushrooms.v20.i12.60" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto J Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaixa Beltr&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Llaurad&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L Batista" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaime Perraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijpni.2017.03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Llaurad&#243;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Morris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamayo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebeque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2014.983918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia P. Melegari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia R. S. de Carvalho Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Creppy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Matias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2015.1072069" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudoulatif Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklu-Gadegbeku" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110808069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Kouadio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gnakri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0971-6580.121673" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beroard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZW65XPC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komsit Wisitrassameewong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Karunarathna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naritsada Thongklang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruilin Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2012.01.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00694974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure S&#233;randour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ledreux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Derick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Augier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6028-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DVV18C9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Popovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Creepy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benedetto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castroviejo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Souid-Mensi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile A. Mobio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira Maaroufi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.03.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K6FQNM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Nasser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Moustaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalid Essamadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20364" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HGRR08M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20304" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Carvalho Pinto-Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. Matias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Creppy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20361" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2782FD8679A6BF29D44A9E12880ECA9F8622B51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kouadio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Creppy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2006.09.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-372MZWH6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sangare-Tigori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Betbeder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500415686" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto-Silva Carvalho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Matias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668527v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;dj&#233; S&#233;bastien Dano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2006.03.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9XND1N4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Dem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682389v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudrimont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.05.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN6Z82H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Otterbein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2004.10.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681089v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bacha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Carratu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675509v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Chiarappa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Borracci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2004.04.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQSH1S2N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Micard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landazuri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.2001.0856" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWZVJXG6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Herpoel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage Meessen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sigoillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Otterbein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longhi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685413v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chereau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stentelaire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0268-005X(98)00072-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2L6JH7M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Record" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Marion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691149v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit-Conil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Catherine Ruel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comtat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309840v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ruel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Laugero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Asther" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Calude Sigoillot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00178608" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CE45AE1BDFD7C2309C097F9F29932B550F65CF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712571v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710143v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capdevila" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghyczy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theilleux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Damiani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651640v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667582v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654165v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Creppy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Dozolme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654160v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E Creppy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784894v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801471v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793234v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799099v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Garc&#237;a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Morris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792798v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Aguirre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Batista" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739454v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794161v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756782v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Creepy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Kouadio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosaria Carratu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755998v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800572v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasquez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armando" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795343v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa C. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118944653.ch5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307639v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gazza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joseleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302523v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/30/25/23/PDF/P98-26.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>