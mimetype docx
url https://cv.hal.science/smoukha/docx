--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -770,420 +770,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03850360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity of Roots Methanolic Extract of Maytenus senegalensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,4-bis[(substituted-aminomethyl)phenyl]quinoline, 1,3-bis[(substituted-aminomethyl)phenyl]isoquinoline and 2,4-bis[(substituted-aminomethyl)phenyl]quinazoline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Bah</w:t>
+                <w:t xml:space="preserve">Alessandra Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Marie Aimée Dozolme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lam Absa</w:t>
+                <w:t xml:space="preserve">Vittoria Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Journal of Toxicologie : current research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.432-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1706502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717842v1</w:t>
+                <w:t xml:space="preserve">hal-02428661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,4-bis[(substituted-aminomethyl)phenyl]quinoline, 1,3-bis[(substituted-aminomethyl)phenyl]isoquinoline and 2,4-bis[(substituted-aminomethyl)phenyl]quinazoline derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+                <w:t xml:space="preserve">Carissa edulis and Gmelina arborea Reduce Cell Viability and Prevent Apoptosis in CaCO-2 and Hep-G2 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razack Osseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Valle</w:t>
+                <w:t xml:space="preserve">Habib Ganfon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittoria Milano</w:t>
+                <w:t xml:space="preserve">Théophile Mobio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1706502⟩</w:t>
+              <w:t xml:space="preserve">Research Journal of Medicinal Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.156-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3923/rjmp.2020.156.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428661v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carissa edulis and Gmelina arborea Reduce Cell Viability and Prevent Apoptosis in CaCO-2 and Hep-G2 Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxicity of Roots Methanolic Extract of Maytenus senegalensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Moukha</w:t>
+                <w:t xml:space="preserve">Fatoumata Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Ganfon</w:t>
+                <w:t xml:space="preserve">Pascale Marie Aimée Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Mobio</w:t>
+                <w:t xml:space="preserve">Mathilde Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+                <w:t xml:space="preserve">Amanita Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Absa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Journal of Medicinal Plant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Journal of Toxicologie : current research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.011-016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364587v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximal composition, nutraceutical properties, and acute toxicity study of culinary-medicinal oyster mushroom powder, pleurotus ostreatus (agaricomycetes)</w:t>
               </w:r>
@@ -1722,51 +1722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia P. Melegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cátia R. S. de Carvalho Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboudoulatif Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eklu-Gadegbeku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,51 +1969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism disorders, lymphocytes cells death, and renal toxicity induced by very low levels of deoxynivalenol and fumonisin b1 alone or in combination following 7 days oral administration to mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular contribution to the assessment of the Tricholoma equestre species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Férandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,51 +2525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia P. Melegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radovan Popovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,51 +2646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The agaricus bisporus cox1 gene: the longest mitochondrial gene and the largest reservoir of mitochondrial group I introns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Férandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,561 +2761,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cytotoxicity and genotoxicity of okadaic acid are cell-line dependent</w:t>
+                <w:t xml:space="preserve">Combined cytotoxicity and genotoxicity of a marine toxin and seafood contaminant metal ions (Chromium and cadmium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Souid-Mensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khira Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2008.03.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.20304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666560v1</w:t>
+                <w:t xml:space="preserve">hal-02655523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the cytotoxicity and genotoxicity of extracts of mussels originating from Moroccan Atlantic coast, in human colonic epithelial cells Caco-2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domoic acid induces direct DNA damage and apoptosis in Caco-2 cells: Recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Carvalho Pinto-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Moukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. G. Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubker Nasser</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. E. Creppy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (4), pp.539-547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20364⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 23 (6), pp.657 - 663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.20361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662841v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined cytotoxicity and genotoxicity of a marine toxin and seafood contaminant metal ions (Chromium and cadmium)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the cytotoxicity and genotoxicity of extracts of mussels originating from Moroccan Atlantic coast, in human colonic epithelial cells Caco-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Moustaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile A. Mobio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhalid Essamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (1), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20304⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 23 (4), pp.539-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.20364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655523v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domoic acid induces direct DNA damage and apoptosis in Caco-2 cells: Recent advances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The cytotoxicity and genotoxicity of okadaic acid are cell-line dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Souid-Mensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. E. Creppy</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile A. Mobio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khira Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23 (6), pp.657 - 663. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (8), pp.1338-1344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tox.20361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2008.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666916v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of combinations of Fusarium mycotoxins on the inhibition of macromolecular synthesis, malondialdehyde levels, DNA methylation and fragmentation, and viability in Caco-2 cells</w:t>
               </w:r>
@@ -3327,64 +3327,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Mobio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Creppy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3437,364 +3437,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO-OCCURRENCE OF AFLATOXIN B1, FUMONISIN B1, OCHRATOXIN A AND ZEARALENONE IN CEREALS AND PEANUTS IN COTE D'IVOIRE</w:t>
+                <w:t xml:space="preserve">Comparative study of domoic acid and okadaic acid induced - chromosomal abnormalities in the CACO-2 cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Sangare-Tigori</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Pinto-Silva Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Catia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Creppy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (1), pp.4-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577568v1</w:t>
+                <w:t xml:space="preserve">hal-02654984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of domoic acid and okadaic acid induced - chromosomal abnormalities in the CACO-2 cell line</w:t>
+                <w:t xml:space="preserve">CO-OCCURRENCE OF AFLATOXIN B1, FUMONISIN B1, OCHRATOXIN A AND ZEARALENONE IN CEREALS AND PEANUTS IN COTE D'IVOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinto-Silva Carvalho</w:t>
+                <w:t xml:space="preserve">Béatrice Sangare-Tigori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Moukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Catia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Betbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (10), pp.1000-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02652030500415686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654984v1</w:t>
+                <w:t xml:space="preserve">hal-00577568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochratoxin A in human blood in Abidjan, Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sangare-Tigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djédjé Sébastien Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (8), pp.894-900. </w:t>
@@ -3844,90 +3844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary survey of ochratoxin A in millet, maize, rice and peanuts in Côte d'Ivoire from 1998 to 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sangare-Tigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Dem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djédjé Sébastien Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3963,415 +3963,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of cyotoxicity and oxidative stress induced by deoxynivalenol, zearalenone or fumonisin B1 in human intestinal cell line Caco-2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterologous production of a laccase from the basidiomycete Pycnoporus cinnabarinus in the dimorphic yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baudrimont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Catherine Madzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Otterbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chamkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dano</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2005.05.010⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.635-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsyr.2004.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682389v1</w:t>
+                <w:t xml:space="preserve">hal-02682078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous production of a laccase from the basidiomycete Pycnoporus cinnabarinus in the dimorphic yeast Yarrowia lipolytica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Otterbein</w:t>
+                <w:t xml:space="preserve">How much should we involve genetic and environmental factors in the risk assessment of mycotoxins in humans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Creppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chamkha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Moukha</w:t>
+                <w:t xml:space="preserve">Hassen Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel M. Asther</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Rosaria Carratu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.186-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682078v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much should we involve genetic and environmental factors in the risk assessment of mycotoxins in humans ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Comparative study of cyotoxicity and oxidative stress induced by deoxynivalenol, zearalenone or fumonisin B1 in human intestinal cell line Caco-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Mobio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 213 (1-2), pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2005.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681089v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effects of fumonisin B1 and ochratoxin A : are in vitro cytotoxicity data predictive of in vivo acute toxicity ?</w:t>
               </w:r>
@@ -4383,77 +4383,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Chiarappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Borracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 201 (1-3), pp.115-123. </w:t>
@@ -4542,51 +4542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Landazuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and expression in phospholipid containing cultures of the gene encoding the specific phosphatidylglycerol/phosphatidylinositol transfer protein from Aspergillus oryzae : evidence that the pg/pi-tp is tandemly arranged with the putative 3-ketoacyl-CoA thiolase gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,51 +4770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of Pycnoporus cinnabarinus strains for laccase production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Herpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4930,51 +4930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 267, pp.1619-1625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Herpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5387,51 +5387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and expression of the cDNA encoding a new kind of phospholipid transfer protein, the phosphatidylglycerol/phosphatidylinositol transfer protein from Aspergillus oryzae : evidence of a putative membrane targeted phospholipid transfer protein in fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5521,51 +5521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13, pp.65-71. </w:t>
@@ -5609,398 +5609,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of a phosphatidylglycerol-phosphatidylinositol transfer protein in Aspergillus oryzae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic pathways of biotransformation and biosynthesis of aromatic compounds for the flavour industry by the basidiomycete Pycnoporus cinnabarinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, pp.945-953</w:t>
+              <w:t xml:space="preserve">Micologia Neotropical Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11, pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00302432v1</w:t>
+                <w:t xml:space="preserve">hal-02683960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic pathways of biotransformation and biosynthesis of aromatic compounds for the flavour industry by the basidiomycete Pycnoporus cinnabarinus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of a phosphatidylglycerol/phosphatidylinositol transfer protein in Aspergillus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micologia Neotropical Aplicada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11, pp.69-76</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 44, pp.945-953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683960v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of a phosphatidylglycerol/phosphatidylinositol transfer protein in Aspergillus oryzae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Record</w:t>
+                <w:t xml:space="preserve">Localization of a phosphatidylglycerol-phosphatidylinositol transfer protein in Aspergillus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marion</w:t>
+                <w:t xml:space="preserve">R.D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 44, pp.945-953</w:t>
+              <w:t xml:space="preserve">, 1998, pp.945-953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691149v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00302432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic treatment with manganese peroxidase from Phanerochaete chrysosporium for enhancing wheat straw pulp characteristics</w:t>
               </w:r>
@@ -6018,416 +6018,416 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit-Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Catherine Ruel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">K. Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 51 (6), pp.549-556</w:t>
+              <w:t xml:space="preserve">, 1997, pp.549-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690722v1</w:t>
+                <w:t xml:space="preserve">hal-00309840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic treatment with manganese peroxidase from Phanerochaete chrysosporium for enhancing wheat straw pulp characteristics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of static and agitated immobilized cultures of Phanerochaete chrysosporium for the degradation of pentachlorophenol and its metabolite pentachloroanisole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ruel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Chantal Laugero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Asther</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, pp.549-556</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 43, pp.378-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00309840v1</w:t>
+                <w:t xml:space="preserve">hal-02695460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of static and agitated immobilized cultures of Phanerochaete chrysosporium for the degradation of pentachlorophenol and its metabolite pentachloroanisole</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Enzymatic treatment with manganese peroxidase from Phanerochaete chrysosporium for enhancing wheat straw pulp characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit-Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Catherine Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 43, pp.378-383</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 51 (6), pp.549-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695460v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective hyperproduction of manganese peroxidases by &amp;lt;em&amp;gt;Phanerochaete chrysosporium&amp;lt;/em&amp;gt; I-1512 immobilized on nylon net in a bubble-column reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Laugero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Calude Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6516,51 +6516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of subcellular membranes of the secretory pathway from the peroxidase-producing white-rot fungus Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,51 +6628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased endoplasmic reticulum content of Phanerochaete chrysosporium INA-12 by inositol phospholipid precursor in relation to peroxydase excretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 36 (2), pp.265-269</w:t>
@@ -6766,51 +6766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of peroxidase secretion and subcellular organization of Pharenochaete chrysosporium INA-12 in the presence of various soybean phospholipid fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghyczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7029,277 +7029,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
+                <w:t xml:space="preserve">Design, Synthesis of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenoxy)methyl]benzene derivatives and Evaluation of their Antimalarial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Damiani</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Electonic Conference on Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, En Ligne, France</w:t>
+              <w:t xml:space="preserve">5ème Journée Scientifique du Département Sciences et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Sciences et Technologies pour la Santé, Nov 2023, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651640v1</w:t>
+                <w:t xml:space="preserve">hal-04667582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenoxy)methyl]benzene derivatives and Evaluation of their Antimalarial Activity</w:t>
+                <w:t xml:space="preserve">Synthesis and Antimalarial Evaluation of New 1,3,5-tris[(4-(Substituted-aminomethyl)phenyl)methyl]benzene Derivatives: A Novel Alternative Antiparasitic Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celeste Damiani</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée Scientifique du Département Sciences et Technologies pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Sciences et Technologies pour la Santé, Nov 2023, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">9. International Electonic Conference on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667582v1</w:t>
+                <w:t xml:space="preserve">hal-04651640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, biophysical and antiprotozoal evaluation of new promising 2,9-bis[(substituted-aminomethyl)]-4,7-phenyl-1,10-phenanthroline derivatives by targeting G-quadruplex</w:t>
               </w:r>
@@ -7410,77 +7410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary metabolites as potential therapeutical molecules and toxicants produced by fungal factories : focus on Agaricus subrufescens and Fusarium verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. international conference on applied microbiology and beneficial microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7531,51 +7531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboudoulatif Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Dozolme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7613,77 +7613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhexamethylene biguanide displays similar mechanism of action to anti-diabetes biguanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in Environment health sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jackson state university, Mar 2018, Jackson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7734,51 +7734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboudoulatif Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Dozolme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7816,77 +7816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhexamethylene biguanide displays similar mechanism of action to anti-diabetes biguanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in Environment health sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jackson state university, Sep 2017, Jackson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7905,217 +7905,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Idiophasic metabolism shift localization at mycelial and hyphal levels: case of mycotoxin biosynthesis and secretion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Dozolme</w:t>
+                <w:t xml:space="preserve">Idiophasic metabolism shift localization at mycelial and hyphal levels case of mycotoxin biosyntheses and secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale M.A. Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECFG13 – Fusarium Workshop</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Fungal Multicellular Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801471v1</w:t>
+                <w:t xml:space="preserve">hal-02793234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiophasic metabolism shift localization at mycelial and hyphal levels case of mycotoxin biosyntheses and secretion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale M.A. Dozolme</w:t>
+                <w:t xml:space="preserve">Leveraging Idiophasic metabolism shift localization at mycelial and hyphal levels: case of mycotoxin biosynthesis and secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Fungal Multicellular Development</w:t>
+              <w:t xml:space="preserve">ECFG13 – Fusarium Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793234v1</w:t>
+                <w:t xml:space="preserve">hal-02801471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccase production by Pleurotus spp. using solid-state fermentation: polyphenols biotransformation and antioxidant potential</w:t>
               </w:r>
@@ -8252,51 +8252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.I. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8726,77 +8726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety evaluation of Agaricus subrufescens varieties and their products of therarpeutic interest or for disease prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Férandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Mobio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond E. Creppy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8828,96 +8828,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets individuels et effets combinés des principales toxines de Fusarium in vitro</w:t>
+                <w:t xml:space="preserve">Effets individuels et effets combinés des principales toxines de Fusarium après un traitement de 7 jours chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Creepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James H. Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Mobio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosaria Carratu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8925,120 +8925,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Scientifique : Progrès et Perspectives de la recherche sur les mycotoxines de Fusarium dans les céréales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Sep 2007, Arcachon, France. 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756782v1</w:t>
+                <w:t xml:space="preserve">hal-02755998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets individuels et effets combinés des principales toxines de Fusarium après un traitement de 7 jours chez la souris</w:t>
+                <w:t xml:space="preserve">Effets individuels et effets combinés des principales toxines de Fusarium in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Creepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James H. Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Mobio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosaria Carratu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9046,51 +9046,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Scientifique : Progrès et Perspectives de la recherche sur les mycotoxines de Fusarium dans les céréales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Sep 2007, Arcachon, France. 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755998v1</w:t>
+                <w:t xml:space="preserve">hal-02756782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9108,51 +9108,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusarium verticillioides, un réservoir à fumonisines FB1 pour la guerre chimique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9649,90 +9649,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of the action of ligninolytic enzymes on high yield pulp fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Moukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9956,51 +9956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Agnamey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc3030035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc2030033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marie Aim&#233;e Dozolme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanita Tour&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Absa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razack Osseni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ganfon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mobio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/rjmp.2020.156.166" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Lebeque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto J. Morris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaixa Beltran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Llaurado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaime-Perraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushrooms.v20.i12.60" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto J Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaixa Beltr&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Llaurad&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L Batista" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaime Perraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijpni.2017.03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Llaurad&#243;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Morris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamayo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebeque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2014.983918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia P. Melegari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia R. S. de Carvalho Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Creppy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Matias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2015.1072069" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudoulatif Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklu-Gadegbeku" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110808069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Kouadio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gnakri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0971-6580.121673" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beroard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZW65XPC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komsit Wisitrassameewong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Karunarathna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naritsada Thongklang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruilin Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2012.01.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00694974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure S&#233;randour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ledreux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Derick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Augier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6028-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DVV18C9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Popovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Creepy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benedetto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castroviejo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Souid-Mensi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile A. Mobio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira Maaroufi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.03.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K6FQNM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Nasser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Moustaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalid Essamadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20364" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HGRR08M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20304" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Carvalho Pinto-Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. Matias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Creppy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20361" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2782FD8679A6BF29D44A9E12880ECA9F8622B51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kouadio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Creppy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2006.09.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-372MZWH6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sangare-Tigori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Betbeder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500415686" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto-Silva Carvalho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Matias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668527v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;dj&#233; S&#233;bastien Dano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2006.03.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9XND1N4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Dem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682389v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudrimont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.05.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN6Z82H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Otterbein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2004.10.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681089v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bacha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Carratu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675509v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Chiarappa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Borracci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2004.04.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQSH1S2N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Micard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landazuri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.2001.0856" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWZVJXG6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Herpoel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage Meessen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sigoillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Otterbein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longhi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685413v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chereau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stentelaire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0268-005X(98)00072-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2L6JH7M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Record" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Marion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691149v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit-Conil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Catherine Ruel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comtat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309840v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ruel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Laugero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Asther" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Calude Sigoillot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00178608" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CE45AE1BDFD7C2309C097F9F29932B550F65CF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712571v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710143v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capdevila" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghyczy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theilleux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Damiani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651640v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667582v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654165v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Creppy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Dozolme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654160v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E Creppy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784894v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801471v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793234v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799099v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Garc&#237;a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Morris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792798v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Aguirre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Batista" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739454v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794161v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756782v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Creepy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Kouadio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosaria Carratu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755998v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800572v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasquez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armando" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795343v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa C. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118944653.ch5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307639v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gazza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joseleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302523v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/30/25/23/PDF/P98-26.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Agnamey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc3030035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc2030033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razack Osseni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ganfon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mobio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/rjmp.2020.156.166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marie Aim&#233;e Dozolme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanita Tour&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Absa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Lebeque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto J. Morris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaixa Beltran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Llaurado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaime-Perraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushrooms.v20.i12.60" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto J Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaixa Beltr&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Llaurad&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L Batista" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaime Perraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijpni.2017.03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Llaurad&#243;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Morris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamayo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebeque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2014.983918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia P. Melegari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia R. S. de Carvalho Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Creppy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Matias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2015.1072069" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudoulatif Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklu-Gadegbeku" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110808069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Kouadio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gnakri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0971-6580.121673" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beroard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZW65XPC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komsit Wisitrassameewong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Karunarathna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naritsada Thongklang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruilin Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2012.01.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00694974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure S&#233;randour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ledreux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Derick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Augier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6028-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DVV18C9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Popovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Creepy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benedetto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castroviejo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Souid-Mensi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira Maaroufi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20304" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Carvalho Pinto-Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. Matias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Creppy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20361" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2782FD8679A6BF29D44A9E12880ECA9F8622B51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662841v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Nasser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Moustaid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile A. Mobio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalid Essamadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20364" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HGRR08M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.03.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K6FQNM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kouadio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Creppy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2006.09.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-372MZWH6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654984v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto-Silva Carvalho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Matias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sangare-Tigori" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Betbeder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500415686" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668527v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;dj&#233; S&#233;bastien Dano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2006.03.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9XND1N4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Dem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Otterbein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2004.10.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bacha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Carratu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudrimont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.05.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN6Z82H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675509v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Chiarappa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Borracci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2004.04.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQSH1S2N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Micard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landazuri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.2001.0856" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWZVJXG6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Herpoel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage Meessen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sigoillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Otterbein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longhi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685413v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chereau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stentelaire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0268-005X(98)00072-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2L6JH7M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691149v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302432v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Record" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Marion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit-Conil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ruel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comtat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695460v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Laugero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Asther" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690722v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Catherine Ruel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Calude Sigoillot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00178608" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CE45AE1BDFD7C2309C097F9F29932B550F65CF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712571v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710143v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capdevila" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghyczy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theilleux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Damiani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667582v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651640v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654165v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Creppy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Dozolme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654160v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E Creppy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784894v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801471v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799099v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Garc&#237;a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Morris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792798v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Aguirre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Batista" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739454v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794161v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755998v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Creepy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Kouadio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosaria Carratu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756782v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800572v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasquez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armando" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795343v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa C. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118944653.ch5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307639v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gazza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joseleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302523v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/30/25/23/PDF/P98-26.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>