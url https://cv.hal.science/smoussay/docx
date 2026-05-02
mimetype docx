--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -883,221 +883,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des vécus et interpellation des acteurs. Nouvelles improvisations à venir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception collective de la plateforme Néopass-cadres et développement de l’agentivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mauguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52, </w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.11955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.14421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409346v1</w:t>
+                <w:t xml:space="preserve">hal-04547932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception collective de la plateforme Néopass-cadres et développement de l’agentivité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description des vécus et interpellation des acteurs. Nouvelles improvisations à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daguzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Mauguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.11955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.14421⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04547932v1</w:t>
+                <w:t xml:space="preserve">hal-04409346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une intervention-recherche comme action engagée pour développer l’activité des pilotes d’Espaces d’Analyse du Travail en établissement scolaire</w:t>
               </w:r>
@@ -3236,191 +3236,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03740456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention en recherche : l’expérience vécue mise à l’épreuve dans les dialogues entre chercheurs et enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intervention-recherche comme « riposte »au risque de démission des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque international en éducation du CRIFP : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">88ème congrès de l’ACFAS. Université de Sherbrooke et Université Bishop’s, Québec, Canada, 3-4 mai 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218887v1</w:t>
+                <w:t xml:space="preserve">hal-03218886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention-recherche comme « riposte »au risque de démission des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intervention en recherche : l’expérience vécue mise à l’épreuve dans les dialogues entre chercheurs et enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88ème congrès de l’ACFAS. Université de Sherbrooke et Université Bishop’s, Québec, Canada, 3-4 mai 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">8e Colloque international en éducation du CRIFP : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218886v1</w:t>
+                <w:t xml:space="preserve">hal-03218887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité de conception et de mise en œuvre des scénarios de simulation Haute-fidélité : la gestion pluri-catégorielle des urgences médicales</w:t>
               </w:r>
@@ -7002,51 +7002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA5CC366"/>
+    <w:nsid w:val="F263848B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7233,51 +7233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smoussay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8534-5080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139641114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Flavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119621ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mauguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijtd.12325" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Buffet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114079ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dionne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mauguen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daguzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;vald Maillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11881" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11955" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V479K61L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088806ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10476210.2022.2066076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832748v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aknouche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanjoie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Babut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007668ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Zimmermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619768.2011.587117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;ard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1127" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03153814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Etienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lathuili&#232;re Florent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218887v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courtin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.55f2.7d9b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05161486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961403v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/alternance-integrative-et-formation-des-enseignants-4874.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830997v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smoussay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8534-5080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139641114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Flavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119621ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mauguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijtd.12325" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Buffet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114079ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dionne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mauguen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daguzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;vald Maillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11881" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14421" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V479K61L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088806ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10476210.2022.2066076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832748v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aknouche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanjoie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Babut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007668ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Zimmermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619768.2011.587117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;ard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1127" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03153814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Etienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lathuili&#232;re Florent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courtin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.55f2.7d9b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05161486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961403v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/alternance-integrative-et-formation-des-enseignants-4874.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830997v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>