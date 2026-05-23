--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1985,204 +1985,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre le métier d'enseignant face à des élèves et avec des formateurs. L'apport d'une pluralité de regards.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet de la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Méard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 69, pp.135-148</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 501, pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835094v1</w:t>
+                <w:t xml:space="preserve">hal-00829813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de la classe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre le métier d'enseignant face à des élèves et avec des formateurs. L'apport d'une pluralité de regards.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Méard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 501, pp.52-53</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69, pp.135-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829813v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la situation tutorale sur l'activité en classe des enseignants novices : étude du développement professionnel par le sens et par l'efficience</w:t>
               </w:r>
@@ -3236,191 +3236,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03740456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention-recherche comme « riposte »au risque de démission des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intervention en recherche : l’expérience vécue mise à l’épreuve dans les dialogues entre chercheurs et enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88ème congrès de l’ACFAS. Université de Sherbrooke et Université Bishop’s, Québec, Canada, 3-4 mai 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">8e Colloque international en éducation du CRIFP : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218886v1</w:t>
+                <w:t xml:space="preserve">hal-03218887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention en recherche : l’expérience vécue mise à l’épreuve dans les dialogues entre chercheurs et enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intervention-recherche comme « riposte »au risque de démission des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque international en éducation du CRIFP : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">88ème congrès de l’ACFAS. Université de Sherbrooke et Université Bishop’s, Québec, Canada, 3-4 mai 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218887v1</w:t>
+                <w:t xml:space="preserve">hal-03218886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité de conception et de mise en œuvre des scénarios de simulation Haute-fidélité : la gestion pluri-catégorielle des urgences médicales</w:t>
               </w:r>
@@ -4121,165 +4121,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles modalités de coopération en éducation prioritaire</w:t>
+                <w:t xml:space="preserve">Les nouvelles modalités d’intervention des enseignants en éducation prioritaire pour faire face aux situations difficiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale de l’Education, de la Formation et des pratiques professionnelles « Coopérer », 2015, Paris, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Scientifique International Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis. Université Lumière LYON 2 - 8, 9, 10 janvier 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345913v1</w:t>
+                <w:t xml:space="preserve">hal-01348832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles modalités d’intervention des enseignants en éducation prioritaire pour faire face aux situations difficiles</w:t>
+                <w:t xml:space="preserve">Nouvelles modalités de coopération en éducation prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scientifique International Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis. Université Lumière LYON 2 - 8, 9, 10 janvier 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Biennale de l’Education, de la Formation et des pratiques professionnelles « Coopérer », 2015, Paris, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348832v1</w:t>
+                <w:t xml:space="preserve">hal-01345913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités des formateurs d'enseignants : quelles fonctions pour quels objectifs ?</w:t>
               </w:r>
@@ -7002,51 +7002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F263848B"/>
+    <w:nsid w:val="8EDCB225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7233,51 +7233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smoussay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8534-5080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139641114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Flavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119621ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mauguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijtd.12325" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Buffet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114079ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dionne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mauguen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daguzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;vald Maillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11881" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14421" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V479K61L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088806ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10476210.2022.2066076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832748v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aknouche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanjoie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Babut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007668ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Zimmermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619768.2011.587117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;ard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1127" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03153814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Etienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lathuili&#232;re Florent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courtin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.55f2.7d9b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05161486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961403v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/alternance-integrative-et-formation-des-enseignants-4874.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830997v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/smoussay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8534-5080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139641114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Flavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119621ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mauguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijtd.12325" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Buffet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114079ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dionne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mauguen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daguzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;vald Maillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11881" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14421" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V479K61L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088806ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10476210.2022.2066076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832748v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aknouche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanjoie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Babut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007668ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Zimmermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619768.2011.587117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;ard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1127" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03153814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Etienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lathuili&#232;re Florent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218887v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courtin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.55f2.7d9b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05161486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961403v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/alternance-integrative-et-formation-des-enseignants-4874.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830997v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>