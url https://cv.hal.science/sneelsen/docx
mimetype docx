--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -1375,217 +1375,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starre Bilder, bewegende Schrift ? Literatur, Film und Fotografie bei Josef Winkler</w:t>
+                <w:t xml:space="preserve">Marlen Haushofer als SF-Autorin? Science fiction, String figures and Speculative Feminism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anke Bosse; Christina Glinik; Elmar Lenhart. </w:t>
+              <w:t xml:space="preserve">Andrea Capovilla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter- und transmediale Ästhetik bei Josef Winkler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, </w:t>
+              <w:t xml:space="preserve">Marlen Haushofer: Texte und Kontexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Metzler</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-94, 2022, coll. « Kontemporär. Schriften zur deutschsprachigen Gegenwartsliteratur », 9783662637876. </w:t>
+                <w:t xml:space="preserve">Frank &amp; Timme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-75, 2022, Forum: Österreich, 9783732991808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-63787-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57088/978-3-7329-9180-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878044v1</w:t>
+                <w:t xml:space="preserve">hal-03878013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlen Haushofer als SF-Autorin? Science fiction, String figures and Speculative Feminism</w:t>
+                <w:t xml:space="preserve">Starre Bilder, bewegende Schrift ? Literatur, Film und Fotografie bei Josef Winkler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Andrea Capovilla. </w:t>
+              <w:t xml:space="preserve">Anke Bosse; Christina Glinik; Elmar Lenhart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marlen Haushofer: Texte und Kontexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 16, </w:t>
+              <w:t xml:space="preserve">Inter- und transmediale Ästhetik bei Josef Winkler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank &amp; Timme</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-75, 2022, Forum: Österreich, 9783732991808. </w:t>
+                <w:t xml:space="preserve">J.B. Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-94, 2022, coll. « Kontemporär. Schriften zur deutschsprachigen Gegenwartsliteratur », 9783662637876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57088/978-3-7329-9180-8_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-63787-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878013v1</w:t>
+                <w:t xml:space="preserve">hal-03878044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les essais en suspension d’Elfriede Jelinek</w:t>
               </w:r>
@@ -2108,285 +2108,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genealogie der Autorschaft: die 1968er Generation und das literarische Feld Österreichs</w:t>
+                <w:t xml:space="preserve">Bericht. Interdisziplinärer Workshop für NachwuchswissenschaftlerInnen. Elfriede Jelinek und die europäischen Literaturen. Die Arbeitsgruppe 4: (Inter-)Medialität</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delphine Klein; Aline Vennemann. </w:t>
+              <w:t xml:space="preserve">Pia Janke; Konstanze Fladischer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘MACHEN SIE WAS SIE WOLLEN!‘ Autorität durchsetzen, absetzen und umsetzen</w:t>
+              <w:t xml:space="preserve">JELINEK[JAHR]BUCH. Elfriede Jelinek-Forschungszentrum 2016-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praesens</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.32-45, 2017, 9783706909099</w:t>
+                <w:t xml:space="preserve">Preasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-308, 2017, 9783706909457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406131v1</w:t>
+                <w:t xml:space="preserve">hal-05434649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bericht. Interdisziplinärer Workshop für NachwuchswissenschaftlerInnen. Elfriede Jelinek und die europäischen Literaturen. Die Arbeitsgruppe 4: (Inter-)Medialität</w:t>
+                <w:t xml:space="preserve">Que faisaient les artistes autrichiens en 1968 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pia Janke; Konstanze Fladischer. </w:t>
+              <w:t xml:space="preserve">Achim Geisenhanslüke; Yves Iehl; Nadia Lapchine; Françoise Lartillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JELINEK[JAHR]BUCH. Elfriede Jelinek-Forschungszentrum 2016-2017</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.301-308, 2017, 9783706909457</w:t>
+              <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande depuis 1960. Entre utopies et subversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.355-378, 2017, coll. « Genèses de Textes / Textgenesen », 9783034316231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434649v1</w:t>
+                <w:t xml:space="preserve">hal-05384964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que faisaient les artistes autrichiens en 1968 ?</w:t>
+                <w:t xml:space="preserve">Genealogie der Autorschaft: die 1968er Generation und das literarische Feld Österreichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Achim Geisenhanslüke; Yves Iehl; Nadia Lapchine; Françoise Lartillot. </w:t>
+              <w:t xml:space="preserve">Delphine Klein; Aline Vennemann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande depuis 1960. Entre utopies et subversions</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.355-378, 2017, coll. « Genèses de Textes / Textgenesen », 9783034316231</w:t>
+              <w:t xml:space="preserve">‘MACHEN SIE WAS SIE WOLLEN!‘ Autorität durchsetzen, absetzen und umsetzen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praesens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.32-45, 2017, 9783706909099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384964v1</w:t>
+                <w:t xml:space="preserve">halshs-01406131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction vers le français de Schulz, Kristin : « Wieviel Droge braucht man, um eine Utopie aufrecht zu erhalten? Eine Antwort aus den Archiven E. Schleefs und H. Müllers »</w:t>
               </w:r>
@@ -3560,438 +3560,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir le transculturel comme « typiquement allemand » ? Retour sur cinquante ans de littérature de la migration et sur sa promotion</w:t>
+                <w:t xml:space="preserve">Raconter en musique. La musique électronique dans le roman contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Minorité, migration et rencontres interculturelles : du binarisme à la complexité, 31 (2), pp.195-217. </w:t>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Matérialités de la narration. Perspectives germaniques, 1 (75), pp.187-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1065574ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ceg.4005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872587v1</w:t>
+                <w:t xml:space="preserve">halshs-01406154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raconter en musique. La musique électronique dans le roman contemporain</w:t>
+                <w:t xml:space="preserve">Promouvoir le transculturel comme « typiquement allemand » ? Retour sur cinquante ans de littérature de la migration et sur sa promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Matérialités de la narration. Perspectives germaniques, 1 (75), pp.187-200. </w:t>
+              <w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Minorité, migration et rencontres interculturelles : du binarisme à la complexité, 31 (2), pp.195-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ceg.4005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1065574ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406154v1</w:t>
+                <w:t xml:space="preserve">hal-03872587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zerfleischung der French Theorie im Mondschein. Rezension von Binet, Laurent. &amp;quot;La septième fonction du langage&amp;quot;. Éditions Grasset, 2015, 496 p</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traduction vers le français de Röttger, Kati : « Zur Patho(s)genese des Blicks im Melodrama des 19. Jahrhunderts »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kati Röttger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literaturkritik.de</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes théatrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.111-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etth.065.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427756v1</w:t>
+                <w:t xml:space="preserve">halshs-01406146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction vers le français de Röttger, Kati : « Zur Patho(s)genese des Blicks im Melodrama des 19. Jahrhunderts »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kati Röttger</w:t>
+                <w:t xml:space="preserve">Traduction vers le français de Jackob, Alexander : « Was bleibt – Unvollendet. Aby Warburgs Mnemosyne Atlas und das Erbe des theatralen Zuschauerblicks »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Jackob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes théatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65, pp.111-134. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 2 (65), pp.227-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etth.065.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/etth.065.0111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01406146v1</w:t>
+                <w:t xml:space="preserve">halshs-01406147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction vers le français de Jackob, Alexander : « Was bleibt – Unvollendet. Aby Warburgs Mnemosyne Atlas und das Erbe des theatralen Zuschauerblicks »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zerfleischung der French Theorie im Mondschein. Rezension von Binet, Laurent. &amp;quot;La septième fonction du langage&amp;quot;. Éditions Grasset, 2015, 496 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes théatrales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Literaturkritik.de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/etth.065.0227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01406147v1</w:t>
+                <w:t xml:space="preserve">hal-05427756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was die Nacht (ver)spricht. Rezension von literarischen Beiträgen zu den Attentaten von Paris und Nizza</w:t>
               </w:r>
@@ -4784,363 +4784,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction de travail pour la thématique du CAPES d'allemand 2018 : « je de l'écrivain / jeu de l'écriture » (cours du CNED à destination des candidat.es préparant le concours)</w:t>
+                <w:t xml:space="preserve">Un théâtre d'ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, 55 p</w:t>
+              <w:t xml:space="preserve">2017, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05427735v1</w:t>
+                <w:t xml:space="preserve">hal-05400849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un théâtre d'ondes</w:t>
+                <w:t xml:space="preserve">Mixed Zone à l’Université de Liège : la traduction à l’honneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.26-28</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400849v1</w:t>
+                <w:t xml:space="preserve">hal-05400828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Zone à l’Université de Liège : la traduction à l’honneur</w:t>
+                <w:t xml:space="preserve">Elfriede Jelinek : l'abîme sous nos pieds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05400828v1</w:t>
+                <w:t xml:space="preserve">hal-05400868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elfriede Jelinek : l'abîme sous nos pieds</w:t>
+                <w:t xml:space="preserve">Direction de travail pour la notion du CAPES d'allemand 2018 : « Langage(s) » (cours du CNED à destination des candidat.es préparant le concours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.17-19</w:t>
+              <w:t xml:space="preserve">2017, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400868v1</w:t>
+                <w:t xml:space="preserve">halshs-05427738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction de travail pour la notion du CAPES d'allemand 2018 : « Langage(s) » (cours du CNED à destination des candidat.es préparant le concours)</w:t>
+                <w:t xml:space="preserve">Direction de travail pour la thématique du CAPES d'allemand 2018 : « je de l'écrivain / jeu de l'écriture » (cours du CNED à destination des candidat.es préparant le concours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, 41 p</w:t>
+              <w:t xml:space="preserve">2017, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05427738v1</w:t>
+                <w:t xml:space="preserve">halshs-05427735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5428,165 +5428,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Carolin Emcke. L’art de la conversation »</w:t>
+                <w:t xml:space="preserve">Invitée de l’émission radiophonique « L’économie selon Elfriede Jelinek » avec Yasmin Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international des écrits des femmes, 10e édition « Européennes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Colette, Oct 2022, Saint-Sauveur en Puisaye, France</w:t>
+              <w:t xml:space="preserve">Entendez-vous l’éco ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tiphaine Rocquigny sur France Culture, Nov 2022, Émission radiophonique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430475v1</w:t>
+                <w:t xml:space="preserve">hal-05430447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invitée de l’émission radiophonique « L’économie selon Elfriede Jelinek » avec Yasmin Hoffmann</w:t>
+                <w:t xml:space="preserve">« Carolin Emcke. L’art de la conversation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entendez-vous l’éco ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tiphaine Rocquigny sur France Culture, Nov 2022, Émission radiophonique, France</w:t>
+              <w:t xml:space="preserve">Festival international des écrits des femmes, 10e édition « Européennes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Colette, Oct 2022, Saint-Sauveur en Puisaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430447v1</w:t>
+                <w:t xml:space="preserve">hal-05430475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’œuvre d’Antoine Berman au prisme de la traductologie contemporaine »</w:t>
               </w:r>
@@ -6127,165 +6127,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’extrême possible ». Mise en voix et en musique d’essais d’Elfriede Jelinek</w:t>
+                <w:t xml:space="preserve">Traduire « Europe connection » d'Alexandra Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Heinrich Heine, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Theaterszenen 2. Sprachübergreifendes Seminar zur Übersetzung von Theatertexten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karen Witthuhn; Bastian Häfner; Yvonne Griesel, Mar 2017, Hambourg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430583v1</w:t>
+                <w:t xml:space="preserve">hal-05434654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire « Europe connection » d'Alexandra Badea</w:t>
+                <w:t xml:space="preserve">« L’extrême possible ». Mise en voix et en musique d’essais d’Elfriede Jelinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theaterszenen 2. Sprachübergreifendes Seminar zur Übersetzung von Theatertexten</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karen Witthuhn; Bastian Häfner; Yvonne Griesel, Mar 2017, Hambourg, Allemagne</w:t>
+              <w:t xml:space="preserve">Lecture musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Heinrich Heine, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434654v1</w:t>
+                <w:t xml:space="preserve">hal-05430583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La traduction collaborative ». Table ronde avec le lauréat du Prix Goncourt Mathias Enard et ses traducteurs Holger Fock et Sabine Müller</w:t>
               </w:r>
@@ -6334,303 +6334,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire le théâtre jeunesse de Sylvain Levey</w:t>
+                <w:t xml:space="preserve">Ruralité et mondialisation dans l'oeuvre de Josef Winkler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theater Transfer - Transfert théâtral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Muhleisen; Frank Weigand; Leyla Rabih, Nov 2017, Saarbruck, Allemagne</w:t>
+              <w:t xml:space="preserve">Narrations de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Baillet, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434635v1</w:t>
+                <w:t xml:space="preserve">hal-05434643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruralité et mondialisation dans l'oeuvre de Josef Winkler</w:t>
+                <w:t xml:space="preserve">Traduire le théâtre jeunesse de Sylvain Levey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrations de la mondialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florence Baillet, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Theater Transfer - Transfert théâtral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Muhleisen; Frank Weigand; Leyla Rabih, Nov 2017, Saarbruck, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434643v1</w:t>
+                <w:t xml:space="preserve">hal-05434635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et jeu dans le théâtre de Nurkan Erpulat et Marius von Mayenburg</w:t>
+                <w:t xml:space="preserve">Paragone und Paratext. Der Wettstreit der Künste im essayistischen Werk Jelineks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du Centre Interdisciplinaire de Recherche en Traduction et Interprétation de l’Université de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRTI - Centre Interdisciplinaire de Recherches en Traduction et en Interprétation; Université de Liège, Dec 2016, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Workshop jeunes chercheurs « Elfriede Jelinek und die europäischen Literaturen – Intermedialität »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pia Janke; Konstanze Fladischer; Monika Szczepaniak, Feb 2016, Bydgoszcz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406152v1</w:t>
+                <w:t xml:space="preserve">halshs-01406157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paragone und Paratext. Der Wettstreit der Künste im essayistischen Werk Jelineks</w:t>
+                <w:t xml:space="preserve">Traduction et jeu dans le théâtre de Nurkan Erpulat et Marius von Mayenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop jeunes chercheurs « Elfriede Jelinek und die europäischen Literaturen – Intermedialität »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pia Janke; Konstanze Fladischer; Monika Szczepaniak, Feb 2016, Bydgoszcz, Poland</w:t>
+              <w:t xml:space="preserve">Journée d’études du Centre Interdisciplinaire de Recherche en Traduction et Interprétation de l’Université de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRTI - Centre Interdisciplinaire de Recherches en Traduction et en Interprétation; Université de Liège, Dec 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406157v1</w:t>
+                <w:t xml:space="preserve">halshs-01406152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schreiben mit dem Buttermesser. Über die Macht der Sprache und einige Strategien sich dagegen zu wehren</w:t>
               </w:r>
@@ -7007,51 +7007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B63A5285"/>
+    <w:nsid w:val="939BB294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7155,51 +7155,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8B89B44F"/>
+    <w:nsid w:val="E2AD0E6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7303,51 +7303,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EA85FD39"/>
+    <w:nsid w:val="34147655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7451,51 +7451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="48BD4649"/>
+    <w:nsid w:val="80992366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7599,51 +7599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FBE62DC2"/>
+    <w:nsid w:val="2CC4F595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7747,51 +7747,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3BB1D4C6"/>
+    <w:nsid w:val="86C8B089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7895,51 +7895,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E2D71A66"/>
+    <w:nsid w:val="1CA79EBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8043,51 +8043,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3E3D88A8"/>
+    <w:nsid w:val="8DD1DF95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8191,51 +8191,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0665E7BE"/>
+    <w:nsid w:val="ED1D3CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8339,51 +8339,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9459B53C"/>
+    <w:nsid w:val="FD5F6031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8487,51 +8487,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="15B4A825"/>
+    <w:nsid w:val="CAFF401F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8748,51 +8748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sneelsen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4381-6029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178552933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308796249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434766741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Koch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Neelsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Prager" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8922" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-aden.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310-001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63787-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/en" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57088/978-3-7329-9180-8_4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.2062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11222-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110632675-018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uibk.ac.at" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.praesens.at/praesens2023/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag-ripperger-kremers.de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050088839.357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-louis.fr/category/livres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.praesens.at " TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.253.0068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093029ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/cm.jostrans.2021.117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071155ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/aus.2019.0023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065574ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.4005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati R&#246;ttger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jackob" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0227" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ha&#223;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/austrianstudies.22.2014.0139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310-014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/cm.jostrans.2021.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430583v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sneelsen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4381-6029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178552933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308796249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434766741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Koch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Neelsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Prager" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8922" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-aden.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310-001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/en" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57088/978-3-7329-9180-8_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63787-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.2062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11222-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110632675-018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uibk.ac.at" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.praesens.at/praesens2023/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag-ripperger-kremers.de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050088839.357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-louis.fr/category/livres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.praesens.at " TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.253.0068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093029ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/cm.jostrans.2021.117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071155ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/aus.2019.0023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.4005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065574ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati R&#246;ttger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0111" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jackob" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ha&#223;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/austrianstudies.22.2014.0139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310-014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/cm.jostrans.2021.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>