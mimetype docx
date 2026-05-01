--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -6334,165 +6334,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruralité et mondialisation dans l'oeuvre de Josef Winkler</w:t>
+                <w:t xml:space="preserve">Traduire le théâtre jeunesse de Sylvain Levey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrations de la mondialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florence Baillet, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Theater Transfer - Transfert théâtral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Muhleisen; Frank Weigand; Leyla Rabih, Nov 2017, Saarbruck, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434643v1</w:t>
+                <w:t xml:space="preserve">hal-05434635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire le théâtre jeunesse de Sylvain Levey</w:t>
+                <w:t xml:space="preserve">Ruralité et mondialisation dans l'oeuvre de Josef Winkler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theater Transfer - Transfert théâtral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Muhleisen; Frank Weigand; Leyla Rabih, Nov 2017, Saarbruck, Allemagne</w:t>
+              <w:t xml:space="preserve">Narrations de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Baillet, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434635v1</w:t>
+                <w:t xml:space="preserve">hal-05434643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paragone und Paratext. Der Wettstreit der Künste im essayistischen Werk Jelineks</w:t>
               </w:r>
@@ -7007,51 +7007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="939BB294"/>
+    <w:nsid w:val="BFAC3894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7155,51 +7155,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E2AD0E6A"/>
+    <w:nsid w:val="B5C56F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7303,51 +7303,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34147655"/>
+    <w:nsid w:val="1BD0232D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7451,51 +7451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="80992366"/>
+    <w:nsid w:val="87A1AD4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7599,51 +7599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2CC4F595"/>
+    <w:nsid w:val="52F3609B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7747,51 +7747,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="86C8B089"/>
+    <w:nsid w:val="2FED1F2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7895,51 +7895,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1CA79EBE"/>
+    <w:nsid w:val="61DA6741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8043,51 +8043,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8DD1DF95"/>
+    <w:nsid w:val="72106C7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8191,51 +8191,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="ED1D3CC1"/>
+    <w:nsid w:val="577BCBC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8339,51 +8339,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="FD5F6031"/>
+    <w:nsid w:val="ED40E696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8487,51 +8487,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="CAFF401F"/>
+    <w:nsid w:val="33E2F10E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8748,51 +8748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sneelsen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4381-6029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178552933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308796249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434766741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Koch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Neelsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Prager" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8922" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-aden.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310-001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/en" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57088/978-3-7329-9180-8_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63787-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.2062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11222-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110632675-018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uibk.ac.at" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.praesens.at/praesens2023/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag-ripperger-kremers.de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050088839.357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-louis.fr/category/livres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.praesens.at " TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.253.0068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093029ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/cm.jostrans.2021.117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071155ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/aus.2019.0023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.4005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065574ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati R&#246;ttger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0111" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jackob" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ha&#223;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/austrianstudies.22.2014.0139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310-014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/cm.jostrans.2021.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sneelsen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4381-6029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178552933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308796249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434766741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Koch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Neelsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Prager" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8922" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-aden.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310-001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/en" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57088/978-3-7329-9180-8_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63787-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.2062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11222-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110632675-018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uibk.ac.at" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.praesens.at/praesens2023/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag-ripperger-kremers.de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050088839.357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-louis.fr/category/livres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.praesens.at " TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.253.0068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093029ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/cm.jostrans.2021.117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071155ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/aus.2019.0023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.4005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065574ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati R&#246;ttger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0111" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jackob" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ha&#223;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/austrianstudies.22.2014.0139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310-014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/cm.jostrans.2021.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>