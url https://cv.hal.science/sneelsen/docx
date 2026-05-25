--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -987,208 +987,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender sa part. Devenir médiateur culturel par la pédagogie de projet</w:t>
+                <w:t xml:space="preserve">Rude Girl de Birgit Weyhe et Priscilla Layne, une &amp;quot;ré-appropriation culturelle&amp;quot; à quatre mains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Judith Dehail. </w:t>
+              <w:t xml:space="preserve">Emmanuel Béhague; Aurélie Le Née. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs critiques de la médiation culturelle</w:t>
+              <w:t xml:space="preserve">Faire cas de l'Autre. Dire l'altérité culturelle dans les arts et la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878253v1</w:t>
+                <w:t xml:space="preserve">hal-05367993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rude Girl de Birgit Weyhe et Priscilla Layne, une &amp;quot;ré-appropriation culturelle&amp;quot; à quatre mains ?</w:t>
+                <w:t xml:space="preserve">Appréhender sa part. Devenir médiateur culturel par la pédagogie de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuel Béhague; Aurélie Le Née. </w:t>
+              <w:t xml:space="preserve">Judith Dehail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire cas de l'Autre. Dire l'altérité culturelle dans les arts et la littérature</w:t>
+              <w:t xml:space="preserve">Savoirs critiques de la médiation culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-158, 2025, coll. « Etudes des sciences et Histoire des techniques », 9782813004826. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.17184/eac.8922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367993v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2004. Elfriede Jelinek (Autriche) par Sarah Neelsen</w:t>
               </w:r>
@@ -1375,217 +1375,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlen Haushofer als SF-Autorin? Science fiction, String figures and Speculative Feminism</w:t>
+                <w:t xml:space="preserve">Starre Bilder, bewegende Schrift ? Literatur, Film und Fotografie bei Josef Winkler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Andrea Capovilla. </w:t>
+              <w:t xml:space="preserve">Anke Bosse; Christina Glinik; Elmar Lenhart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marlen Haushofer: Texte und Kontexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 16, </w:t>
+              <w:t xml:space="preserve">Inter- und transmediale Ästhetik bei Josef Winkler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank &amp; Timme</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-75, 2022, Forum: Österreich, 9783732991808. </w:t>
+                <w:t xml:space="preserve">J.B. Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-94, 2022, coll. « Kontemporär. Schriften zur deutschsprachigen Gegenwartsliteratur », 9783662637876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57088/978-3-7329-9180-8_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-63787-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878013v1</w:t>
+                <w:t xml:space="preserve">hal-03878044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starre Bilder, bewegende Schrift ? Literatur, Film und Fotografie bei Josef Winkler</w:t>
+                <w:t xml:space="preserve">Marlen Haushofer als SF-Autorin? Science fiction, String figures and Speculative Feminism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anke Bosse; Christina Glinik; Elmar Lenhart. </w:t>
+              <w:t xml:space="preserve">Andrea Capovilla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter- und transmediale Ästhetik bei Josef Winkler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, </w:t>
+              <w:t xml:space="preserve">Marlen Haushofer: Texte und Kontexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Metzler</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-94, 2022, coll. « Kontemporär. Schriften zur deutschsprachigen Gegenwartsliteratur », 9783662637876. </w:t>
+                <w:t xml:space="preserve">Frank &amp; Timme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-75, 2022, Forum: Österreich, 9783732991808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-63787-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57088/978-3-7329-9180-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878044v1</w:t>
+                <w:t xml:space="preserve">hal-03878013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les essais en suspension d’Elfriede Jelinek</w:t>
               </w:r>
@@ -5428,165 +5428,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invitée de l’émission radiophonique « L’économie selon Elfriede Jelinek » avec Yasmin Hoffmann</w:t>
+                <w:t xml:space="preserve">« Carolin Emcke. L’art de la conversation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entendez-vous l’éco ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tiphaine Rocquigny sur France Culture, Nov 2022, Émission radiophonique, France</w:t>
+              <w:t xml:space="preserve">Festival international des écrits des femmes, 10e édition « Européennes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Colette, Oct 2022, Saint-Sauveur en Puisaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430447v1</w:t>
+                <w:t xml:space="preserve">hal-05430475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Carolin Emcke. L’art de la conversation »</w:t>
+                <w:t xml:space="preserve">Invitée de l’émission radiophonique « L’économie selon Elfriede Jelinek » avec Yasmin Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international des écrits des femmes, 10e édition « Européennes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Colette, Oct 2022, Saint-Sauveur en Puisaye, France</w:t>
+              <w:t xml:space="preserve">Entendez-vous l’éco ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tiphaine Rocquigny sur France Culture, Nov 2022, Émission radiophonique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430475v1</w:t>
+                <w:t xml:space="preserve">hal-05430447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’œuvre d’Antoine Berman au prisme de la traductologie contemporaine »</w:t>
               </w:r>
@@ -5920,165 +5920,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les femmes dans la création théâtrale : l’écriture d’Elfriede Jelinek ». Rencontre au Pavillon des Canaux (Paris)</w:t>
+                <w:t xml:space="preserve">Elfriede Jelinek. Un théâtre engagé pour le XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Ombre (Eurydice parle) / Elfriede Jelinek », mise en scène par Katie Mitchell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Théâtre de la Colline, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Festival international des écrits de femmes, 7e édition « Théâtre de femmes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Colette, Oct 2018, Saint-Sauveur en Puisaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430544v1</w:t>
+                <w:t xml:space="preserve">hal-05430526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elfriede Jelinek. Un théâtre engagé pour le XXIe siècle</w:t>
+                <w:t xml:space="preserve">« Les femmes dans la création théâtrale : l’écriture d’Elfriede Jelinek ». Rencontre au Pavillon des Canaux (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international des écrits de femmes, 7e édition « Théâtre de femmes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis de Colette, Oct 2018, Saint-Sauveur en Puisaye, France</w:t>
+              <w:t xml:space="preserve">« Ombre (Eurydice parle) / Elfriede Jelinek », mise en scène par Katie Mitchell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théâtre de la Colline, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430526v1</w:t>
+                <w:t xml:space="preserve">hal-05430544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview pour l’émission « Terriennes » sur l’œuvre d’Elfriede Jelinek</w:t>
               </w:r>
@@ -6127,165 +6127,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire « Europe connection » d'Alexandra Badea</w:t>
+                <w:t xml:space="preserve">« L’extrême possible ». Mise en voix et en musique d’essais d’Elfriede Jelinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theaterszenen 2. Sprachübergreifendes Seminar zur Übersetzung von Theatertexten</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karen Witthuhn; Bastian Häfner; Yvonne Griesel, Mar 2017, Hambourg, Allemagne</w:t>
+              <w:t xml:space="preserve">Lecture musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Heinrich Heine, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434654v1</w:t>
+                <w:t xml:space="preserve">hal-05430583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’extrême possible ». Mise en voix et en musique d’essais d’Elfriede Jelinek</w:t>
+                <w:t xml:space="preserve">Traduire « Europe connection » d'Alexandra Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Heinrich Heine, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Theaterszenen 2. Sprachübergreifendes Seminar zur Übersetzung von Theatertexten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karen Witthuhn; Bastian Häfner; Yvonne Griesel, Mar 2017, Hambourg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430583v1</w:t>
+                <w:t xml:space="preserve">hal-05434654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La traduction collaborative ». Table ronde avec le lauréat du Prix Goncourt Mathias Enard et ses traducteurs Holger Fock et Sabine Müller</w:t>
               </w:r>
@@ -6472,165 +6472,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paragone und Paratext. Der Wettstreit der Künste im essayistischen Werk Jelineks</w:t>
+                <w:t xml:space="preserve">Traduction et jeu dans le théâtre de Nurkan Erpulat et Marius von Mayenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop jeunes chercheurs « Elfriede Jelinek und die europäischen Literaturen – Intermedialität »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pia Janke; Konstanze Fladischer; Monika Szczepaniak, Feb 2016, Bydgoszcz, Poland</w:t>
+              <w:t xml:space="preserve">Journée d’études du Centre Interdisciplinaire de Recherche en Traduction et Interprétation de l’Université de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRTI - Centre Interdisciplinaire de Recherches en Traduction et en Interprétation; Université de Liège, Dec 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406157v1</w:t>
+                <w:t xml:space="preserve">halshs-01406152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et jeu dans le théâtre de Nurkan Erpulat et Marius von Mayenburg</w:t>
+                <w:t xml:space="preserve">Paragone und Paratext. Der Wettstreit der Künste im essayistischen Werk Jelineks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Neelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du Centre Interdisciplinaire de Recherche en Traduction et Interprétation de l’Université de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRTI - Centre Interdisciplinaire de Recherches en Traduction et en Interprétation; Université de Liège, Dec 2016, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Workshop jeunes chercheurs « Elfriede Jelinek und die europäischen Literaturen – Intermedialität »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pia Janke; Konstanze Fladischer; Monika Szczepaniak, Feb 2016, Bydgoszcz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406152v1</w:t>
+                <w:t xml:space="preserve">halshs-01406157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schreiben mit dem Buttermesser. Über die Macht der Sprache und einige Strategien sich dagegen zu wehren</w:t>
               </w:r>
@@ -7007,51 +7007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFAC3894"/>
+    <w:nsid w:val="F0543E4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7155,51 +7155,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B5C56F29"/>
+    <w:nsid w:val="F786B954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7303,51 +7303,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1BD0232D"/>
+    <w:nsid w:val="24EB3F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7451,51 +7451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="87A1AD4F"/>
+    <w:nsid w:val="4D094F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7599,51 +7599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="52F3609B"/>
+    <w:nsid w:val="3366440B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7747,51 +7747,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2FED1F2A"/>
+    <w:nsid w:val="CF578C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7895,51 +7895,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="61DA6741"/>
+    <w:nsid w:val="E110A889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8043,51 +8043,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="72106C7B"/>
+    <w:nsid w:val="222739B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8191,51 +8191,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="577BCBC0"/>
+    <w:nsid w:val="DD35C483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8339,51 +8339,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="ED40E696"/>
+    <w:nsid w:val="2F89048F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8487,51 +8487,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="33E2F10E"/>
+    <w:nsid w:val="301E97F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8748,51 +8748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sneelsen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4381-6029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178552933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308796249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434766741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Koch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Neelsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Prager" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8922" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-aden.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310-001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/en" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57088/978-3-7329-9180-8_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63787-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.2062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11222-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110632675-018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uibk.ac.at" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.praesens.at/praesens2023/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag-ripperger-kremers.de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050088839.357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-louis.fr/category/livres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.praesens.at " TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.253.0068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093029ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/cm.jostrans.2021.117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071155ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/aus.2019.0023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.4005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065574ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati R&#246;ttger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0111" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jackob" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ha&#223;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/austrianstudies.22.2014.0139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310-014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/cm.jostrans.2021.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sneelsen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4381-6029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178552933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308796249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434766741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Koch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Neelsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Prager" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8922" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-aden.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310-001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63787-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/en" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57088/978-3-7329-9180-8_4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.2062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11222-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110632675-018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uibk.ac.at" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.praesens.at/praesens2023/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag-ripperger-kremers.de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050088839.357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-louis.fr/category/livres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.praesens.at " TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.253.0068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093029ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/cm.jostrans.2021.117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071155ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/aus.2019.0023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.4005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065574ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati R&#246;ttger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0111" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jackob" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ha&#223;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.065.0015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/austrianstudies.22.2014.0139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110775310-014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/cm.jostrans.2021.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430583v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>