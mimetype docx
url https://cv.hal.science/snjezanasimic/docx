--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1185,178 +1185,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La force politique des images photographiques », compte-rendu du volume Photographie et politique, Ch. David et J. Grandjean (dir.), Tumultes, n°60-61, Paris, Kimé, 2023</w:t>
+                <w:t xml:space="preserve">Roland Barthes’s Camera Lucida in the Rough Waters of Photography Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snježana Šimić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Semiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10350330.2025.2453991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850115v1</w:t>
+                <w:t xml:space="preserve">hal-04970477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Barthes’s Camera Lucida in the Rough Waters of Photography Theory</w:t>
+                <w:t xml:space="preserve">La force politique des images photographiques », compte-rendu du volume Photographie et politique, Ch. David et J. Grandjean (dir.), Tumultes, n°60-61, Paris, Kimé, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snježana Šimić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Semiotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.197-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10350330.2025.2453991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04970477v1</w:t>
+                <w:t xml:space="preserve">hal-04850115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1432,51 +1432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77D840C6"/>
+    <w:nsid w:val="096833D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1663,51 +1663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/snjezanasimic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0274-6925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521414v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snje&#382;ana &#352;imi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783969753477_007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Simic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850205v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/POM24.25" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10350330.2025.2453991" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/snjezanasimic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0274-6925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521414v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snje&#382;ana &#352;imi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783969753477_007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Simic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850205v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/POM24.25" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10350330.2025.2453991" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>