--- v1 (2026-04-11)
+++ v2 (2026-05-19)
@@ -489,874 +489,874 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creativity Without Intention? Lessons from AI-Generated Images</w:t>
+                <w:t xml:space="preserve">La force politique des images photographiques », compte-rendu du volume Photographie et politique, Ch. David et J. Grandjean (dir.), Tumultes, n°60-61, Paris, Kimé, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snježana Šimić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethics and Aesthetics of Artificial Images</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.197-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068184v1</w:t>
+                <w:t xml:space="preserve">hal-04850115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Aesthetics of Photography Through the Lens of the Philosophy of Technology</w:t>
+                <w:t xml:space="preserve">Roland Barthes’s Camera Lucida in the Rough Waters of Photography Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snježana Šimić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annual Conference of the European Society for Aesthetics</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Social Semiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10350330.2025.2453991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068185v1</w:t>
-[...491 lines deleted...]
-                <w:t xml:space="preserve">hal-04850168v1</w:t>
+                <w:t xml:space="preserve">hal-04970477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Barthes’s Camera Lucida in the Rough Waters of Photography Theory</w:t>
+                <w:t xml:space="preserve">Rethinking the Aesthetics of Photography Through the Lens of the Philosophy of Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snježana Šimić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Semiotics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04970477v1</w:t>
+              <w:t xml:space="preserve">The Annual Conference of the European Society for Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Aesthetics; National and Kapodistrian University of Athens, Jun 2025, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La force politique des images photographiques », compte-rendu du volume Photographie et politique, Ch. David et J. Grandjean (dir.), Tumultes, n°60-61, Paris, Kimé, 2023</w:t>
+                <w:t xml:space="preserve">Creativity Without Intention? Lessons from AI-Generated Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snježana Šimić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
-[...18 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Ethics and Aesthetics of Artificial Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUAV University of Venice, Venice, Italy, May 2025, Venise (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Has Imagination Always Already Been the Matter of the Nonhuman? From Photography to AI-Generated Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snježana Šimić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performativity, Memory and Imagination of Technical Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paula Bertúa and Bruno Moreschi, Leuphana Institute for Advanced Studies (LIAS), at Leuphana University, Feb 2025, Lüneburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life of Automation, Automation of Life, and Some Photographic Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snježana Šimić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Politics of the Machines Conference "Lifelikeness &amp; beyond" (POM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RWTH Aachen University, KäteHamburger Kolleg: Cultures of Research (c:o/re), Apr 2024, Aix la Chapelle, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14236/ewic/POM24.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère esthétique du non-humain dans le contexte de la photographie comme technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snježana Šimić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la matière 2. Le devenir des artefacts techniques : vie matérielle et existences non anthropiques, 36e Congrès mondial CIHA, Matière Matérialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simondon and the Aesthetics of Photography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snježana Šimić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individuating Simondon: 100 Years and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. Ricardo Mendoza-Canales, CFUL, University of Lisbon, Nov 2024, Lisabon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie comme machine temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snježana Šimić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art, machine à voyager dans le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Mulhouse (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nostalgie dans l'image photographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snjezana Simic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nostalgie : entre le mal-être et le désir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Metz, France. pp.155-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04850115v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographie entre la causalité et le hasard/la contingence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snježana Šimić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À travers champs : Hasard, journée d'études interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Marseiile, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1432,51 +1432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="096833D2"/>
+    <w:nsid w:val="018B9C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1663,51 +1663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/snjezanasimic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0274-6925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521414v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snje&#382;ana &#352;imi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783969753477_007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Simic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850205v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/POM24.25" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10350330.2025.2453991" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/snjezanasimic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0274-6925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521414v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snje&#382;ana &#352;imi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783969753477_007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Simic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850205v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10350330.2025.2453991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/POM24.25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>