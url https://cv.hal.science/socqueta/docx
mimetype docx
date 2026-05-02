--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -100,1896 +100,1896 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Atacama Segment of the Chile Subduction Margin (24°S–31°S) With &gt;165,000 Earthquakes</w:t>
+                <w:t xml:space="preserve">A Systematic Search for Tectonic Tremor and Low‐Frequency Earthquakes in the Atacama Segment of the Chilean Subduction Zone Turns Up Empty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannes Münchmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Molina‐ormazabal</w:t>
+                <w:t xml:space="preserve">William B Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard‐roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan‐carlos Baez</w:t>
+                <w:t xml:space="preserve">Frederik Tilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (7), pp.e2025JB031256. </w:t>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025jb031283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350497v1</w:t>
+                <w:t xml:space="preserve">hal-05350486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Search for Tectonic Tremor and Low‐Frequency Earthquakes in the Atacama Segment of the Chilean Subduction Zone Turns Up Empty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slip Modes Along a Structurally‐Driven Earthquake Barrier in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Molina-Ormazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannes Münchmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Tilmann</w:t>
+                <w:t xml:space="preserve">Nicolas Hernandez-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031283. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025jb031283⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 130 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350486v1</w:t>
+                <w:t xml:space="preserve">hal-05143048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Imaging of the Transition From Normal to Flat Subduction in Southern Peru by Full Waveform Inversion of Teleseismic Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li‐yu Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernando Tavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130 (10), pp.e2025JB031254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2025jb031254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip Modes Along a Structurally‐Driven Earthquake Barrier in Chile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Molina-Ormazabal</w:t>
+                <w:t xml:space="preserve">Seismic Swarms Unveil the Mechanisms Driving Shallow Slow Slip Dynamics in the Copiapó Ridge, Northern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannes Münchmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diego Molina‐ormazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jannes Münchmeyer</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hernandez-Soto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Vezinet</w:t>
+                <w:t xml:space="preserve">Juan‐carlos Baez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JB030796⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (8), pp.e2024GL113953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL113953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143048v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Swarms Unveil the Mechanisms Driving Shallow Slow Slip Dynamics in the Copiapó Ridge, Northern Chile</w:t>
+                <w:t xml:space="preserve">Characterizing the Atacama Segment of the Chile Subduction Margin (24°S–31°S) With &gt;165,000 Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannes Münchmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Molina‐ormazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan‐carlos Baez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (8), pp.e2024GL113953. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (7), pp.e2025JB031256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GL113953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350506v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Adequacy of Earthquake Catalog Sampling for Long-Term Seismicity in Low-to-Moderate Seismic Regions: A Geodetic Perspective</w:t>
+                <w:t xml:space="preserve">Insights into tectonic hazards since the 2004 Indian Ocean earthquake and tsunami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Donniol Jouve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Socquet</w:t>
+                <w:t xml:space="preserve">Gina Sarkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Beauval</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lujia Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Mccaughey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Meltzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susilo Susilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220240232⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43017-024-00613-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978998v1</w:t>
+                <w:t xml:space="preserve">hal-04978993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodetic Matched Filter Slow Slip Event Detection Along the Northern Japan Subduction Zones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Change of deep subduction seismicity after a large megathrust earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gardonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43935-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB029342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04780991v1</w:t>
+                <w:t xml:space="preserve">hal-04496293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into tectonic hazards since the 2004 Indian Ocean earthquake and tsunami</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous Locking and Earthquake Potential on the South Peru Megathrust From Dense GNSS Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susilo Susilo</w:t>
+                <w:t xml:space="preserve">B. Lovery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chlieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Norabuena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Villegas‐lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43017-024-00613-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (2), pp.e2023JB027114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB027114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978993v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of deep subduction seismicity after a large megathrust earthquake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Geodetic Matched Filter Slow Slip Event Detection Along the Northern Japan Subduction Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Marill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (9), pp.e2024JB029342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB029342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43935-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04496293v1</w:t>
+                <w:t xml:space="preserve">hal-04780991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Locking and Earthquake Potential on the South Peru Megathrust From Dense GNSS Network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denoising of geodetic time series using spatiotemporal graph neural networks : application to slow slip event extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J C Villegas‐lanza</w:t>
+                <w:t xml:space="preserve">Giuseppe Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Radiguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB027114⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.17567-17579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2024.3465270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976118v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denoising of geodetic time series using spatiotemporal graph neural networks : application to slow slip event extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of slow slip events along the southern Peru - northern Chile subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+                <w:t xml:space="preserve">Jorge Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Romain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmundo Norabuena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jstars.2024.3465270⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.17567-17579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v3i1.980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880304v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of slow slip events along the southern Peru - northern Chile subduction zone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessing the Adequacy of Earthquake Catalog Sampling for Long-Term Seismicity in Low-to-Moderate Seismic Regions: A Geodetic Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Donniol Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmundo Norabuena</w:t>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), pp.17567-17579. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (6), pp.3494-3506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/seismica.v3i1.980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220240232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979003v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic source characterization from GNSS data using deep learning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Largest Aftershock Nucleation Driven by Afterslip During the 2014 Iquique Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Radiguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JB024930⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (24), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080361v1</w:t>
+                <w:t xml:space="preserve">hal-04986692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Largest Aftershock Nucleation Driven by Afterslip During the 2014 Iquique Sequence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Multi-station deep learning on geodetic time series detects slow slip events in Cascadia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Radiguet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (24), pp.60. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GL104852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-01107-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986692v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a Transient Aseismic Slip Driving the 2017 Valparaiso Earthquake Sequence, From Foreshocks to Aftershocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moutote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Itoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2017,161 +2017,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-station deep learning on geodetic time series detects slow slip events in Cascadia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Seismic source characterization from GNSS data using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Marill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Radiguet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (1), pp.435. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), pp.e2022JB024930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-01107-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880317v1</w:t>
+                <w:t xml:space="preserve">hal-04080361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new European service to share GNSS Data and Products</w:t>
               </w:r>
@@ -2209,51 +2209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Crocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65 (3), pp.DM317. </w:t>
@@ -2285,2076 +2285,2080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cryptic seismic potential of the Pichilemu blind fault in Chile revealed by off-fault geomorphology</w:t>
+                <w:t xml:space="preserve">3D GNSS Velocity Field Sheds Light on the Deformation Mechanisms in Europe: Effects of the Vertical Crustal Motion on the Distribution of Seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Jara-Muñoz</w:t>
+                <w:t xml:space="preserve">Jesús Piña-Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Melnick</w:t>
+                <w:t xml:space="preserve">Marie‐pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Cortés-Aranda</w:t>
+                <w:t xml:space="preserve">Nicola D’agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30754-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (6), e2021JB023451 [25 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB023451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979004v1</w:t>
+                <w:t xml:space="preserve">hal-04974267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Brittle Creep Mechanism Explains Early Postseismic Phase of the 2011 Tohoku‐Oki Megathrust Earthquake: Observations by High‐Rate GPS Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of rapid long-range seismic bursts in the Japan Trench subduction leading to the nucleation of the Tohoku earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Periollat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Weiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Amitrano</w:t>
+                <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JB024005⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 594, pp.117696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420761v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D GNSS Velocity Field Sheds Light on the Deformation Mechanisms in Europe: Effects of the Vertical Crustal Motion on the Distribution of Seismicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">36Cl exposure dating of glacial features to constrain the slip rate along the Mt. Vettore Fault (Central Apennines, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Pousse-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Piña-Valdés</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Beauval</w:t>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐pierre Doin</w:t>
+                <w:t xml:space="preserve">Paolo Boncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola D’agostino</w:t>
+                <w:t xml:space="preserve">Valery Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (6), e2021JB023451 [25 p.]. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412, pp.108302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JB023451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974267v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of rapid long-range seismic bursts in the Japan Trench subduction leading to the nucleation of the Tohoku earthquake</w:t>
+                <w:t xml:space="preserve">The cryptic seismic potential of the Pichilemu blind fault in Chile revealed by off-fault geomorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bouchon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">J Jara-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Durand</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cortés-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117696⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30754-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873873v1</w:t>
+                <w:t xml:space="preserve">hal-04979004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">36Cl exposure dating of glacial features to constrain the slip rate along the Mt. Vettore Fault (Central Apennines, Italy)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient Brittle Creep Mechanism Explains Early Postseismic Phase of the 2011 Tohoku‐Oki Megathrust Earthquake: Observations by High‐Rate GPS Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+                <w:t xml:space="preserve">Axel Periollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Boncio</w:t>
+                <w:t xml:space="preserve">Cédric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Guillou</w:t>
+                <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 412, pp.108302. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JB024005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871709v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourteen‐Year Acceleration Along the Japan Trench</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cotte</w:t>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB021226⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781410v1</w:t>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Fourteen‐Year Acceleration Along the Japan Trench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Marill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Nathalie Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized Afterslip at Geometrical Complexities Revealed by InSAR After the 2016 Central Italy Seismic Sequence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geodetic evidence for shallow creep along the Quito fault, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+                <w:t xml:space="preserve">Judith Marinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rizza</w:t>
+                <w:t xml:space="preserve">J.M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB019065⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (3), pp.2039-2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027096v1</w:t>
+                <w:t xml:space="preserve">hal-03083151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodetic evidence for shallow creep along the Quito fault, Ecuador</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Marinière</w:t>
+                <w:t xml:space="preserve">Localized Afterslip at Geometrical Complexities Revealed by InSAR After the 2016 Central Italy Seismic Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Pousse-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Nocquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Beauval</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Champenois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (3), pp.2039-2055. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JB019065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083151v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rifting Processes at a Continent-Ocean Transition Rift Revealed by Fault Analysis: Example of Dabbahu-Manda-Hararo Rift (Ethiopia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of supershear during the 2018 magnitude 7.5 Palu earthquake from space geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Dumont</w:t>
+                <w:t xml:space="preserve">James Hollingsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Klinger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Pathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005141⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.192-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0296-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324058v1</w:t>
+                <w:t xml:space="preserve">hal-02416371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of supershear during the 2018 magnitude 7.5 Palu earthquake from space geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Socquet</w:t>
+                <w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Marco de Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Hollingsworth</w:t>
+                <w:t xml:space="preserve">Riccardo Civico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Pathier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Nappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0296-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416371v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rifting Processes at a Continent-Ocean Transition Rift Revealed by Fault Analysis: Example of Dabbahu-Manda-Hararo Rift (Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Marco de Martini</w:t>
+                <w:t xml:space="preserve">Stephanie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Civico</w:t>
+                <w:t xml:space="preserve">Yann Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Pucci</w:t>
+                <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Nappi</w:t>
+                <w:t xml:space="preserve">R. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1), pp.190-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476819v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Partitioning and Present-Day Fault Kinematics in NW Tibet From Envisat SAR Interferometry</w:t>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Daout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Peltzer</w:t>
+                <w:t xml:space="preserve">L. Pinget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lasserre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Socquet</w:t>
+                <w:t xml:space="preserve">P. Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB015020⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155578v1</w:t>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Pinget</w:t>
+                <w:t xml:space="preserve">A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Civico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vernant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Deprez</w:t>
+                <w:t xml:space="preserve">Luca Pizzimenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Nappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.180049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2018.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01947724v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Pucci</w:t>
+                <w:t xml:space="preserve">Strain Partitioning and Present-Day Fault Kinematics in NW Tibet From Envisat SAR Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Daout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Peltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Pizzimenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosa Nappi</w:t>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.180049. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.2462-2483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sdata.2018.49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JB015020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794665v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma influence on propagation of normal faults: Evidence from cumulative slip profiles along Dabbahu-Manda-Hararo rift segment (Afar, Ethiopia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4414,103 +4418,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large‐scale InSAR monitoring of permafrost freeze‐thaw cycles on the Tibetan Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Peltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (2), pp.901-909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4544,103 +4548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geodetic matched filter search for slow slip with application to the Mexico subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Slow Slip Phenomena and Plate Boundary Processes, 122 (12), pp.10,498-10,514. </w:t>
@@ -4717,51 +4721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Lewi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4806,745 +4810,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along-Strike Variations of the Partitioning of Convergence across the Haiyuan Fault System Detected by InSAR</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interseismic Coupling, Megathrust Earthquakes and Seismic Swarms Along the Chilean Subduction Zone (38A degrees-18A degrees S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Barbot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw028⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (5), pp.1431-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-016-1280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185457v1</w:t>
+                <w:t xml:space="preserve">hal-02331374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface displacements on faults triggered by slow magma transfers between dyke injections in the 2005–2010 rifting episode at Dabbahu–Manda–Hararo rift (Afar, Ethiopia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Transient deformation in the Asal-Ghoubbet Rift (Djibouti) since the 1978 diking event: Is deformation controlled by magma supply rates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Smittarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B de Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv449⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (8), pp.6030-6052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862661v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01470135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient deformation in the Asal-Ghoubbet Rift (Djibouti) since the 1978 diking event: Is deformation controlled by magma supply rates?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postseismic relocking of the subduction megathrust following the 2007 Pisco, Peru, earthquake,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Doubre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Deprez</w:t>
+                <w:t xml:space="preserve">D. Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perfettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (8), pp.6030-6052. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013069⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (5), pp.3978-3995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01470135v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interseismic Coupling, Megathrust Earthquakes and Seismic Swarms Along the Chilean Subduction Zone (38A degrees-18A degrees S)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Surface displacements on faults triggered by slow magma transfers between dyke injections in the 2005–2010 rifting episode at Dabbahu–Manda–Hararo rift (Afar, Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Doubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Klinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 204 (1), pp.399-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-016-1280-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02331374v1</w:t>
+                <w:t xml:space="preserve">hal-01862661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postseismic relocking of the subduction megathrust following the 2007 Pisco, Peru, earthquake,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Cotte</w:t>
+                <w:t xml:space="preserve">Along-Strike Variations of the Partitioning of Convergence across the Haiyuan Fault System Detected by InSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Daout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Chlieh</w:t>
+                <w:t xml:space="preserve">Sylvain Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (5), pp.3978-3995. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 205 (1), pp.536-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JB012417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347297v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral Variations of Interplate Coupling along the Mexican Subduction Interface: Relationships with Long-Term Morphology and Fault Zone Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-21. </w:t>
@@ -5595,51 +5599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andean structural control on interseismic coupling in the North Chile subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Béjar-Pizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,51 +5772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ortega-Culaciati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (6), pp.3142-3159. </w:t>
@@ -5863,64 +5867,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interseismic coupling, segmentation and mechanical behavior of the Central Chile subduction zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117, pp.B03406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5979,51 +5983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic thickness control of lateral dyke intrusion at mid-ocean ridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,64 +6112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2010 M-w 8.8 Maule Megathrust Earthquake of Central Chile, Monitored by GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6504,653 +6508,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03606484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence of rifting in Afar, Manda‐Hararo rift, Ethiopia, 2005–2009: Time‐space evolution and interactions between dikes from interferometric synthetic aperture radar and static stress change modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Flow trajectories in analogue viscous orogenic wedges: Insights on natural orogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Luján</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Storti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ranalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Socquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JB000815⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 484, pp.119-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621421v1</w:t>
+                <w:t xml:space="preserve">insu-03605334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow trajectories in analogue viscous orogenic wedges: Insights on natural orogens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Rossetti</w:t>
+                <w:t xml:space="preserve">Transient rift opening in response to multiple dike injections in the Manda Hararo rift (Afar, Ethiopia) imaged by time-dependent elastic inversion of interferometric synthetic aperture radar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Storti</w:t>
+                <w:t xml:space="preserve">M.-P. Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ranalli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. de Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (B09), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JB006883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03605334v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient rift opening in response to multiple dike injections in the Manda Hararo rift (Afar, Ethiopia) imaged by time-dependent elastic inversion of interferometric synthetic aperture radar data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Asperities and barriers on the seismogenic zone in North Chile: state-of-the-art after the 2007 Mw 7.7 Tocopilla earthquake inferred by GPS and InSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Béjar-Pizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carrizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-B. de Chabalier</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JB006883⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183 (1), pp.390-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04748.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621427v1</w:t>
+                <w:t xml:space="preserve">hal-03937204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asperities and barriers on the seismogenic zone in North Chile: state-of-the-art after the 2007 Mw 7.7 Tocopilla earthquake inferred by GPS and InSAR data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Sequence of rifting in Afar, Manda‐Hararo rift, Ethiopia, 2005–2009: Time‐space evolution and interactions between dikes from interferometric synthetic aperture radar and static stress change modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Armijo</w:t>
+                <w:t xml:space="preserve">N Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barrientos</w:t>
+                <w:t xml:space="preserve">J ‐b de Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 183 (1), pp.390-406. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.2156-2202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04748.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009JB000815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937204v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">September 2005 Manda Hararo-Dabbahu rifting event, Afar (Ethiopia): Constraints provided by geodetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (B8), pp.817 - 822. </w:t>
@@ -7201,64 +7205,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decade of GPS in Southeast Asia: Resolving Sundaland motion and boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. J. F. Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. C. Ambrosius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7322,51 +7326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">India and Sunda plates motion and deformation along their boundary in Myanmar determined by GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7456,51 +7460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic deformation in western Yunnan (China–Myanmar border)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7862,51 +7866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes M&#252;nchmeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina&#8208;ormazabal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan&#8208;carlos Baez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B Frank" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard&#8208;roisin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tilmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;yu Kan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031254" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez-Soto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030796" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113953" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Donniol Jouve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240232" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Marill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029342" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Sarkawi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lujia Feng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Mccaughey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Meltzner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susilo Susilo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00613-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43935-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lovery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Norabuena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Villegas&#8208;lanza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costantino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3465270" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Comte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Norabuena" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i1.980" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024930" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Itoh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104852" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moutote" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026603" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01107-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bruyninx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crocker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8776" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Melnick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30754-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Periollat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pi&#241;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Doin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#8217;agostino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023451" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117696" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021226" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Marini&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz564" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005141" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416371v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hollingsworth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0296-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.12.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070781" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Frank" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014448" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656471v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deprez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lewi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw434" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv449" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470135v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smittarello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B de Chabalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013069" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331374v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1280-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;my" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perfettini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012417" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Graham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1215-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B&#233;jar-Pizarro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Genrich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1802" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Nina Lin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega-Culaciati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50207" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;tois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008736" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VNT3THS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.12.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFW92GSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006080v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atalay Ayele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003434" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606484v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred F. Pollitz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Brooks" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Tong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Bevis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Foster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047065" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#8208;b de Chabalier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB000815" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605334v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luj&#225;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossetti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Storti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranalli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.09.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBPM2V9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621427v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006883" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937204v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;jar-Pizarro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrizo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04748.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005843" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603183v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. F. Simons" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. C. Ambrosius" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haji Abu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003868" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793657v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Simons" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003877" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080924v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2004.03.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FZ52NP1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080929v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wulput" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cotten" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.5.461" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes M&#252;nchmeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B Frank" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard&#8208;roisin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tilmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez-Soto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;yu Kan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031254" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina&#8208;ormazabal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan&#8208;carlos Baez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113953" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031256" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Sarkawi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lujia Feng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Mccaughey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Meltzner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susilo Susilo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00613-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43935-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lovery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Norabuena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Villegas&#8208;lanza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Marill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029342" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costantino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3465270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Comte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Norabuena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i1.980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Donniol Jouve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240232" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Itoh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104852" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01107-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moutote" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026603" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024930" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bruyninx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crocker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8776" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pi&#241;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Doin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#8217;agostino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023451" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117696" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Melnick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30754-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Periollat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021226" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Marini&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz564" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019065" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hollingsworth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0296-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005141" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.12.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070781" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Frank" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014448" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656471v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deprez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lewi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw434" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331374v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1280-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smittarello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B de Chabalier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013069" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;my" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perfettini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012417" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862661v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv449" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Graham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1215-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B&#233;jar-Pizarro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Genrich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1802" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Nina Lin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega-Culaciati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50207" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;tois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008736" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VNT3THS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.12.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFW92GSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006080v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atalay Ayele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003434" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606484v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred F. Pollitz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Brooks" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Tong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Bevis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Foster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047065" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605334v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luj&#225;n" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossetti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Storti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranalli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.09.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBPM2V9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006883" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937204v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;jar-Pizarro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrizo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04748.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621421v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzoni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#8208;b de Chabalier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB000815" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005843" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603183v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. F. Simons" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. C. Ambrosius" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haji Abu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003868" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793657v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Simons" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003877" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080924v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2004.03.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FZ52NP1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080929v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wulput" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cotten" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.5.461" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>