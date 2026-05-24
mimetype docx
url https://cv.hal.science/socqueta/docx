--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1753,291 +1753,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-station deep learning on geodetic time series detects slow slip events in Cascadia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of a Transient Aseismic Slip Driving the 2017 Valparaiso Earthquake Sequence, From Foreshocks to Aftershocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moutote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-01107-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB026603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880317v1</w:t>
+                <w:t xml:space="preserve">hal-04240117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a Transient Aseismic Slip Driving the 2017 Valparaiso Earthquake Sequence, From Foreshocks to Aftershocks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-station deep learning on geodetic time series detects slow slip events in Cascadia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JB026603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-01107-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240117v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic source characterization from GNSS data using deep learning</w:t>
               </w:r>
@@ -7866,51 +7866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes M&#252;nchmeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B Frank" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard&#8208;roisin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tilmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez-Soto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;yu Kan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031254" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina&#8208;ormazabal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan&#8208;carlos Baez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113953" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031256" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Sarkawi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lujia Feng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Mccaughey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Meltzner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susilo Susilo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00613-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43935-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lovery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Norabuena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Villegas&#8208;lanza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Marill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029342" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costantino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3465270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Comte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Norabuena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i1.980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Donniol Jouve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240232" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Itoh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104852" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01107-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moutote" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026603" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024930" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bruyninx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crocker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8776" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pi&#241;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Doin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#8217;agostino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023451" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117696" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Melnick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30754-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Periollat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021226" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Marini&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz564" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019065" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hollingsworth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0296-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005141" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.12.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070781" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Frank" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014448" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656471v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deprez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lewi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw434" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331374v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1280-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smittarello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B de Chabalier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013069" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;my" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perfettini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012417" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862661v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv449" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Graham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1215-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B&#233;jar-Pizarro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Genrich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1802" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Nina Lin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega-Culaciati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50207" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;tois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008736" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VNT3THS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.12.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFW92GSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006080v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atalay Ayele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003434" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606484v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred F. Pollitz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Brooks" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Tong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Bevis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Foster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047065" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605334v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luj&#225;n" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossetti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Storti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranalli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.09.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBPM2V9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006883" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937204v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;jar-Pizarro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrizo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04748.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621421v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzoni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#8208;b de Chabalier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB000815" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005843" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603183v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. F. Simons" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. C. Ambrosius" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haji Abu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003868" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793657v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Simons" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003877" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080924v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2004.03.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FZ52NP1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080929v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wulput" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cotten" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.5.461" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes M&#252;nchmeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B Frank" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard&#8208;roisin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tilmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez-Soto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;yu Kan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031254" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina&#8208;ormazabal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan&#8208;carlos Baez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113953" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031256" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Sarkawi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lujia Feng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Mccaughey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Meltzner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susilo Susilo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00613-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43935-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lovery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Norabuena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Villegas&#8208;lanza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Marill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029342" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costantino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3465270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Comte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Norabuena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i1.980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Donniol Jouve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240232" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Itoh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104852" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moutote" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026603" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01107-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024930" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bruyninx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crocker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8776" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pi&#241;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Doin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#8217;agostino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023451" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117696" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Melnick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30754-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Periollat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021226" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Marini&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz564" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019065" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hollingsworth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0296-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005141" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.12.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070781" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Frank" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014448" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656471v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deprez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lewi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw434" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331374v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1280-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smittarello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B de Chabalier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013069" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;my" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perfettini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012417" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862661v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv449" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Graham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1215-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B&#233;jar-Pizarro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Genrich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1802" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Nina Lin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega-Culaciati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50207" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;tois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008736" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VNT3THS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.12.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFW92GSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006080v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atalay Ayele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003434" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606484v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred F. Pollitz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Brooks" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Tong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Bevis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Foster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047065" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605334v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luj&#225;n" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossetti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Storti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranalli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.09.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBPM2V9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006883" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937204v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;jar-Pizarro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrizo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04748.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621421v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzoni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#8208;b de Chabalier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB000815" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005843" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603183v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. F. Simons" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. C. Ambrosius" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haji Abu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003868" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793657v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Simons" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003877" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080924v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2004.03.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FZ52NP1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080929v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wulput" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cotten" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.5.461" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>